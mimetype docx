--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Canard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elsa Canard - Ecologue des réseaux trophiques agricoles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9623-7691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127467181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Traugott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arthropodes des sols dans les cultures de blé : une dominance des prédateurs et des détritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Conservation Agriculture on Aphid Biocontrol by Generalist (Carabid Beetle) and Specialist (Parasitoids Wasp) Natural Enemy Communities in Winter Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco-Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.893787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Teulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of plant diversity across arthropod trophic groups in plantain-based agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Gbèblonoudo Dassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Depigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel García-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of neutral Interactions in host-parasite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miklisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ecological specialization estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissimilarity of species interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1353-1361. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of structural patterns in neutral trophic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence increases with diversity and connectance in trophic metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic theory of island biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (10), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies, how to prevent it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm contribution to pest control in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régime alimentaire et potentiel de biocontrôle des communautés de ca-rabes au cours de la saison de blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomo2021 : 42èmes journées des Entomophagistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed crops favour the beneficial effect of generalist predators for legume protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Buzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider community in cereal–legume association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Congress of Arachnology (2024 ECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Barcoding & Méta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding diet analysis reveals dynamic feeding behaviour and biological control potential of carabid farmland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Canard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elsa Canard - Ecologue des réseaux trophiques agricoles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9623-7691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127467181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Traugott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arthropodes des sols dans les cultures de blé : une dominance des prédateurs et des détritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Conservation Agriculture on Aphid Biocontrol by Generalist (Carabid Beetle) and Specialist (Parasitoids Wasp) Natural Enemy Communities in Winter Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco-Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.893787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Teulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel García-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of plant diversity across arthropod trophic groups in plantain-based agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Gbèblonoudo Dassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Depigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of neutral Interactions in host-parasite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miklisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ecological specialization estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissimilarity of species interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1353-1361. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of structural patterns in neutral trophic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic theory of island biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (10), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence increases with diversity and connectance in trophic metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies, how to prevent it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm contribution to pest control in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régime alimentaire et potentiel de biocontrôle des communautés de ca-rabes au cours de la saison de blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomo2021 : 42èmes journées des Entomophagistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed crops favour the beneficial effect of generalist predators for legume protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Buzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider community in cereal–legume association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Congress of Arachnology (2024 ECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Barcoding & Méta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding diet analysis reveals dynamic feeding behaviour and biological control potential of carabid farmland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B38A9B32"/>
+    <w:nsid w:val="FBB82C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-canard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127467181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco-Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.893787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Gb&#232;blonoudo Dassou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Depigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.09.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1NCP4VG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miklisova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675363" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00174.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5N84SRB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Gaston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019374" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01667.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFLH8D10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boulais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-canard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127467181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco-Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.893787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Gb&#232;blonoudo Dassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Depigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1NCP4VG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miklisova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00174.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5N84SRB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Gaston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01667.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFLH8D10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boulais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>