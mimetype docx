--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Canard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elsa Canard - Ecologue des réseaux trophiques agricoles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9623-7691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127467181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Traugott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arthropodes des sols dans les cultures de blé : une dominance des prédateurs et des détritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Conservation Agriculture on Aphid Biocontrol by Generalist (Carabid Beetle) and Specialist (Parasitoids Wasp) Natural Enemy Communities in Winter Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco-Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.893787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Teulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel García-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of plant diversity across arthropod trophic groups in plantain-based agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Gbèblonoudo Dassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Depigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of neutral Interactions in host-parasite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miklisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ecological specialization estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissimilarity of species interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1353-1361. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of structural patterns in neutral trophic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic theory of island biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (10), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence increases with diversity and connectance in trophic metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies, how to prevent it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm contribution to pest control in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régime alimentaire et potentiel de biocontrôle des communautés de ca-rabes au cours de la saison de blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomo2021 : 42èmes journées des Entomophagistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed crops favour the beneficial effect of generalist predators for legume protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Buzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider community in cereal–legume association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Congress of Arachnology (2024 ECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Barcoding & Méta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding diet analysis reveals dynamic feeding behaviour and biological control potential of carabid farmland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Canard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elsa Canard - Ecologue des réseaux trophiques agricoles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9623-7691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127467181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Measuring Predation: Toward a Quantitative–Informative Indicator of Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Special issue 8th International Entomophagous Insects Conference, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Species‐ and Community‐Level Predation by Carabids on Pests and Beneficials in Wheat and Beet Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, SPECIAL ISSUE 8th International Entomophagous Insects Conference, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Traugott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arthropodes des sols dans les cultures de blé : une dominance des prédateurs et des détritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Conservation Agriculture on Aphid Biocontrol by Generalist (Carabid Beetle) and Specialist (Parasitoids Wasp) Natural Enemy Communities in Winter Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco-Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.893787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Teulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel García-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of plant diversity across arthropod trophic groups in plantain-based agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Gbèblonoudo Dassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Depigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of neutral Interactions in host-parasite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miklisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ecological specialization estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissimilarity of species interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1353-1361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of structural patterns in neutral trophic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic theory of island biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (10), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence increases with diversity and connectance in trophic metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies, how to prevent it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm contribution to pest control in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régime alimentaire et potentiel de biocontrôle des communautés de ca-rabes au cours de la saison de blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomo2021 : 42èmes journées des Entomophagistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed crops favour the beneficial effect of generalist predators for legume protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Buzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider community in cereal–legume association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Congress of Arachnology (2024 ECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Barcoding & Méta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding diet analysis reveals dynamic feeding behaviour and biological control potential of carabid farmland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBB82C84"/>
+    <w:nsid w:val="BDF4530B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-canard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127467181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco-Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.893787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Gb&#232;blonoudo Dassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Depigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1NCP4VG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miklisova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00174.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5N84SRB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Gaston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01667.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFLH8D10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boulais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-canard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127467181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco-Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.893787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Gb&#232;blonoudo Dassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Depigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.09.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1NCP4VG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miklisova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675363" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00174.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5N84SRB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038295" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01667.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFLH8D10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019374" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boulais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>