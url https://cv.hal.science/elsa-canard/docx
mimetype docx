--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Canard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elsa Canard - Ecologue des réseaux trophiques agricoles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9623-7691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127467181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Measuring Predation: Toward a Quantitative–Informative Indicator of Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Special issue 8th International Entomophagous Insects Conference, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Species‐ and Community‐Level Predation by Carabids on Pests and Beneficials in Wheat and Beet Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, SPECIAL ISSUE 8th International Entomophagous Insects Conference, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Traugott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arthropodes des sols dans les cultures de blé : une dominance des prédateurs et des détritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Conservation Agriculture on Aphid Biocontrol by Generalist (Carabid Beetle) and Specialist (Parasitoids Wasp) Natural Enemy Communities in Winter Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco-Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.893787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Teulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel García-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of plant diversity across arthropod trophic groups in plantain-based agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Gbèblonoudo Dassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Depigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of neutral Interactions in host-parasite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miklisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ecological specialization estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissimilarity of species interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1353-1361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of structural patterns in neutral trophic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic theory of island biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (10), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence increases with diversity and connectance in trophic metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies, how to prevent it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm contribution to pest control in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régime alimentaire et potentiel de biocontrôle des communautés de ca-rabes au cours de la saison de blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomo2021 : 42èmes journées des Entomophagistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed crops favour the beneficial effect of generalist predators for legume protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Buzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider community in cereal–legume association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Congress of Arachnology (2024 ECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Barcoding & Méta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding diet analysis reveals dynamic feeding behaviour and biological control potential of carabid farmland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Canard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elsa Canard - Ecologue des réseaux trophiques agricoles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9623-7691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127467181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Methods for Measuring Predation: Toward a Quantitative–Informative Indicator of Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Special issue 8th International Entomophagous Insects Conference, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Species‐ and Community‐Level Predation by Carabids on Pests and Beneficials in Wheat and Beet Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, SPECIAL ISSUE 8th International Entomophagous Insects Conference, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.70107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey Switching and Natural Pest Control Potential of Carabid Communities over the Winter Wheat Cropping Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Traugott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects15080610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arthropodes des sols dans les cultures de blé : une dominance des prédateurs et des détritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Conservation Agriculture on Aphid Biocontrol by Generalist (Carabid Beetle) and Specialist (Parasitoids Wasp) Natural Enemy Communities in Winter Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco-Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ortiz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.893787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Philip Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.197. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Replicated Network Approach to ‘Big Data’ in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A.P. Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.225-264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Teulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-based host extinction increases prevalence of an environmentally acquired pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel García-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Prieur-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (10), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of plant diversity across arthropod trophic groups in plantain-based agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Gbèblonoudo Dassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Depigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : “The paradox of enrichment in metaecosystems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (1), pp.160-160. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of enrichment in metaecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.752-763. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of neutral Interactions in host-parasite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miklisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (4), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the Paradox of Enrichment to the Metacommunity Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82969. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ecological specialization estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissimilarity of species interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (12), pp.1353-1361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of structural patterns in neutral trophic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic theory of island biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (10), pp.1010-1016. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence increases with diversity and connectance in trophic metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévan Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of natural pest control measurement methods: which indicators do we need to quantify predation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Louis Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies, how to prevent it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress of Entomology (ICE2024 Kyoto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm contribution to pest control in cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régime alimentaire et potentiel de biocontrôle des communautés de ca-rabes au cours de la saison de blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomo2021 : 42èmes journées des Entomophagistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux trophiques et quantification des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derocles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed crops favour the beneficial effect of generalist predators for legume protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Buzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spider community in cereal–legume association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Congress of Arachnology (2024 ECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key questions for next-generation of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacchaeus  G. Compson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam P Boerlijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A next-generation of biomonitoring to detect global ecosystem change. Frontiers Research Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers in Ecology and Evolution, pp.91-104, 2020, 978-2-88966-027-8. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Barcoding & Méta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the detectability of predator-prey interactions may lead to misleading conclusions in trophic ecology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding diet analysis reveals dynamic feeding behaviour and biological control potential of carabid farmland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniya Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDF4530B"/>
+    <w:nsid w:val="B7A93BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-canard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127467181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco-Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.893787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Gb&#232;blonoudo Dassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Depigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.09.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1NCP4VG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miklisova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675363" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00174.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5N84SRB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038295" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01667.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFLH8D10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019374" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boulais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-canard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-7691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127467181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05606391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.70107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staudacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15080610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco-Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ortiz-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.893787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2018.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garc&#237;a-Pe&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prieur-Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPVKXV4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01975017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Gb&#232;blonoudo Dassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Depigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.09.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1NCP4VG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hauzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678406" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miklisova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675363" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082969" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00174.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5N84SRB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038295" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01667.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFLH8D10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019374" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boulais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P Boerlijst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-027-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>