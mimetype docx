--- v1 (2026-03-29)
+++ v2 (2026-05-02)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -244,366 +244,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans quelle langue je pense? » Captation théâtrale et écritures multimodales pour une expérience de l'altérité</w:t>
+                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lmb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496264v1</w:t>
+                <w:t xml:space="preserve">hal-04829530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir avec les arts de la scène contemporains : une école du spectateur en français langue étrangère</w:t>
+                <w:t xml:space="preserve">« Dans quelle langue je pense? » Captation théâtrale et écritures multimodales pour une expérience de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Arts et Pédagogies : histoire d'une réciprocité engagée, 17, pp.155-166</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Enseigner par les arts de la scène 2/ Le processus de création artistique en classe de langue, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072267v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre ça change la vie&amp;quot; du sujet spectateur au sujet acteur en langue étrangère</w:t>
+                <w:t xml:space="preserve">Interagir avec les arts de la scène contemporains : une école du spectateur en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Synergies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Arts et Pédagogies : histoire d'une réciprocité engagée, 17, pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531192v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier d’École du spectateur avec des étudiants de FLE : de la réception d’Une Chambre en Inde à l’expression créative plurilingue</w:t>
+                <w:t xml:space="preserve">Le théâtre ça change la vie&amp;quot; du sujet spectateur au sujet acteur en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Démarches créatives, détours artistiques et appropriation des langues</w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051756v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier d’École du spectateur avec des étudiants de FLE : de la réception d’Une Chambre en Inde à l’expression créative plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Démarches créatives, détours artistiques et appropriation des langues</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'un projet d'exploitation de l'art du spectacle en contexte universitaire, plurilingue, interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -613,1651 +704,1651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence: Enseigner le Français Langue Etrangère par le théâtre: cibler les compétences par les pratiques et construire son projet artistique</w:t>
+                <w:t xml:space="preserve">Atelier d'écriture créative: un dialogue entre l'IA et les Mikrodystopies de François Houste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences-Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395394v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le français est un chant d'oiseau&amp;quot;. L projet multimodal Ma voix française: imaginaire et subjectivité dans la langue de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde, enjeux linguistiques, littéraires et socioculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sousse, Nov 2025, Sousse (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle langue je pense?&amp;quot; Ecriture multimodale de l'altérité médiée par une Œuvre-Monde.</w:t>
+                <w:t xml:space="preserve">Conférence: Enseigner le Français Langue Etrangère par le théâtre: cibler les compétences par les pratiques et construire son projet artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 2025 de Kyoto "L'altérité dans l'éducation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Kyoto, Feb 2025, Kyoto (Japan), Japon</w:t>
+              <w:t xml:space="preserve">Cycle de conférences-Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949949v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utopies littéraires dans le théâtre immersif pour le FLE: une plongée au coeur des relations multisensorielles aux textes et aux comédiens</w:t>
+                <w:t xml:space="preserve">Dans quelle langue je pense?&amp;quot; Ecriture multimodale de l'altérité médiée par une Œuvre-Monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque international 2025 de Kyoto "L'altérité dans l'éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Kyoto, Feb 2025, Kyoto (Japan), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163964v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience sensible et pratiques langagières créatives en espace immersif: le projet Expérience en Cabine Immersive par des apprenANTS</w:t>
+                <w:t xml:space="preserve">Les utopies littéraires dans le théâtre immersif pour le FLE: une plongée au coeur des relations multisensorielles aux textes et aux comédiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067849v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma &amp;quot;Voix-Monde&amp;quot;: Multimodalité et plurilinguisme dans un projet d'écriture créative avec l'oeuvre dramatique Tous des Oiseaux de Wajdi Mouawad.</w:t>
+                <w:t xml:space="preserve">Expérience sensible et pratiques langagières créatives en espace immersif: le projet Expérience en Cabine Immersive par des apprenANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging voices in plurilingual education: policies, research and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Roma Tre University, Italy</w:t>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333680v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes créatif et politique dans une pièce sans acteur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ma &amp;quot;Voix-Monde&amp;quot;: Multimodalité et plurilinguisme dans un projet d'écriture créative avec l'oeuvre dramatique Tous des Oiseaux de Wajdi Mouawad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Intergestes: La gestique du digital- champs interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Bridging voices in plurilingual education: policies, research and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Roma Tre University, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412702v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'écriture créative: un dialogue entre l'IA et les Mikrodystopies de François Houste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes créatif et politique dans une pièce sans acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Intergestes: La gestique du digital- champs interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163967v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELIER: Machines théâtrales et avatars artistiques: comment faire atelier avec le théâtre du futur?</w:t>
+                <w:t xml:space="preserve">Co-écrire la femme aujourd'hui: théâtre et numérique pour déplacer les frontières en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Didactique des langues et arts: pourquoi, comment faire-atelier?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Calinon, Olivier Mouginot, Nathalie Thamin, Nov 2024, Université Franche Comté Besançon, France</w:t>
+              <w:t xml:space="preserve">Crealang2024: Créativité en langue et en discours: au-delà des normes et des frontières?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, Jun 2024, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812582v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacle immersif et créativité : le projet EXpérience en Cabine Immersive de Textes par des ApprenANTS.</w:t>
+                <w:t xml:space="preserve">ATELIER: Machines théâtrales et avatars artistiques: comment faire atelier avec le théâtre du futur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC 2024-Créativité, innovation, éthique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Jul 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire Didactique des langues et arts: pourquoi, comment faire-atelier?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Calinon, Olivier Mouginot, Nathalie Thamin, Nov 2024, Université Franche Comté Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687740v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-écrire la femme aujourd'hui: théâtre et numérique pour déplacer les frontières en didactique du FLE</w:t>
+                <w:t xml:space="preserve">Spectacle immersif et créativité : le projet EXpérience en Cabine Immersive de Textes par des ApprenANTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crealang2024: Créativité en langue et en discours: au-delà des normes et des frontières?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, Jun 2024, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">IMPEC 2024-Créativité, innovation, éthique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Jul 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687724v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Espaces sensibles et théâtre immersif pour l’enseignement inclusif du FLE : le projet Expérience en Cabine Immersive par des apprenANTS (EXCITANT) financement : ICAR, Labex ASLAN. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces sensibles : approches performatives pour une éducation inclusive de l’école à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMU, Jun 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Expérience en Cabine Immersive par des apprenANTS (EXCITANT): une expérience de théâtre immersif comme &amp;quot;sortie de cadre&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès Ranaclès: Sorties de cadre dans l'apprentissage et l'enseignement des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous des oiseaux, a world work</w:t>
+                <w:t xml:space="preserve">Théâtre en ligne et création plurilingue pour l’apprentissage du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eutopia Languages Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy Paris Université, Mar 2023, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Séminaire recherche Sciences du Langage "Contextes plurilingues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Feb 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113514v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre en ligne et création plurilingue pour l’apprentissage du FLE</w:t>
+                <w:t xml:space="preserve">Tous des oiseaux, a world work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire recherche Sciences du Langage "Contextes plurilingues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy Paris Université, Feb 2023, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Eutopia Languages Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Mar 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113550v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une co-écriture créative autour de #MeToo: passage à la scène et plurilinguisme pour le FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "écriture créative en formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cergy Paris Université, Apr 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No et Moi. Aborder la figure de la marginalité dans l'œuvre littéraire pour l'apprentissage des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89 congrès de l'ACFAS, Québec "Eduquer par l'art en lien avec les enjeux sociétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école du spectateur en français langue étrangère : variations, interdiscursivité et polyphonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude LANGUENACT'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, Mar 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sujet spectateur au sujet acteur en langue étrangère: subjectivité, théâtre, FLE.</w:t>
+                <w:t xml:space="preserve">ATELIER: Un atelier d’école du spectateur en FLE à partir d’Une Chambre en Inde et du thème de la présence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIPRALANG, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’art et l’apprentissage des langues-cultures dans la formation de l’ingénieur-manager : enjeux d’interdisciplinarité, d’interculturalité et de transversalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113449v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELIER: Un atelier d’école du spectateur en FLE à partir d’Une Chambre en Inde et du thème de la présence</w:t>
+                <w:t xml:space="preserve">Du sujet spectateur au sujet acteur en langue étrangère: subjectivité, théâtre, FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art et l’apprentissage des langues-cultures dans la formation de l’ingénieur-manager : enjeux d’interdisciplinarité, d’interculturalité et de transversalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2019, Albi, France</w:t>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIPRALANG, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113819v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école du spectateur et le FLE : réception et création théâtrale pour l’apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude IMAGER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, May 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes créatifs dans le théâtre et l’innovation pédagogique pour l’apprenant de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et recherche, métamorphose de la formation enseignante ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEP, Lausanne, Feb 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2267,176 +2358,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No et Moi : L'imaginaire de la marginalité dans la lecture et l'écriture en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer aux enjeux sociétaux par les arts et la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Peisaj, pp.224, 2023, 978­2­9820934­1­6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes créatifs dans le théâtre et l'innovation pédagogique pour l'apprenant de langue étrangère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation pédagogique: de la théorie à la pratique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Éditions Alphil-Presses universitaires suisses, 2022, 978-2-88930-477-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33055/ALPHIL.03199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2446,161 +2537,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TechLING'25 Conference Presentations | Friday October 3, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Di Pardo Léon-Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piccardo Enrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Djiecheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2668,51 +2759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80C4866A"/>
+    <w:nsid w:val="A6536886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-caron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3171-5434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/ALPHIL.03199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-caron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3171-5434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/ALPHIL.03199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>