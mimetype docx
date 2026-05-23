--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -244,187 +244,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
+                <w:t xml:space="preserve">« Dans quelle langue je pense? » Captation théâtrale et écritures multimodales pour une expérience de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Enseigner par les arts de la scène 2/ Le processus de création artistique en classe de langue, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829530v1</w:t>
+                <w:t xml:space="preserve">hal-04496264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans quelle langue je pense? » Captation théâtrale et écritures multimodales pour une expérience de l'altérité</w:t>
+                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lmb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496264v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir avec les arts de la scène contemporains : une école du spectateur en français langue étrangère</w:t>
               </w:r>
@@ -712,700 +712,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'écriture créative: un dialogue entre l'IA et les Mikrodystopies de François Houste</w:t>
+                <w:t xml:space="preserve">le français est un chant d'oiseau&amp;quot;. L projet multimodal Ma voix française: imaginaire et subjectivité dans la langue de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde, enjeux linguistiques, littéraires et socioculturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse, Nov 2025, Sousse (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163967v1</w:t>
+                <w:t xml:space="preserve">hal-05378102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le français est un chant d'oiseau&amp;quot;. L projet multimodal Ma voix française: imaginaire et subjectivité dans la langue de l'autre</w:t>
+                <w:t xml:space="preserve">Conférence: Enseigner le Français Langue Etrangère par le théâtre: cibler les compétences par les pratiques et construire son projet artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde, enjeux linguistiques, littéraires et socioculturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sousse, Nov 2025, Sousse (Tunisie), Tunisia</w:t>
+              <w:t xml:space="preserve">Cycle de conférences-Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378102v1</w:t>
+                <w:t xml:space="preserve">hal-05395394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence: Enseigner le Français Langue Etrangère par le théâtre: cibler les compétences par les pratiques et construire son projet artistique</w:t>
+                <w:t xml:space="preserve">Dans quelle langue je pense?&amp;quot; Ecriture multimodale de l'altérité médiée par une Œuvre-Monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences-Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international 2025 de Kyoto "L'altérité dans l'éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Kyoto, Feb 2025, Kyoto (Japan), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395394v1</w:t>
+                <w:t xml:space="preserve">hal-04949949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle langue je pense?&amp;quot; Ecriture multimodale de l'altérité médiée par une Œuvre-Monde.</w:t>
+                <w:t xml:space="preserve">Les utopies littéraires dans le théâtre immersif pour le FLE: une plongée au coeur des relations multisensorielles aux textes et aux comédiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 2025 de Kyoto "L'altérité dans l'éducation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Kyoto, Feb 2025, Kyoto (Japan), Japon</w:t>
+              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949949v1</w:t>
+                <w:t xml:space="preserve">hal-05163964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utopies littéraires dans le théâtre immersif pour le FLE: une plongée au coeur des relations multisensorielles aux textes et aux comédiens</w:t>
+                <w:t xml:space="preserve">Expérience sensible et pratiques langagières créatives en espace immersif: le projet Expérience en Cabine Immersive par des apprenANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163964v1</w:t>
+                <w:t xml:space="preserve">hal-05067849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience sensible et pratiques langagières créatives en espace immersif: le projet Expérience en Cabine Immersive par des apprenANTS</w:t>
+                <w:t xml:space="preserve">Ma &amp;quot;Voix-Monde&amp;quot;: Multimodalité et plurilinguisme dans un projet d'écriture créative avec l'oeuvre dramatique Tous des Oiseaux de Wajdi Mouawad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bridging voices in plurilingual education: policies, research and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Roma Tre University, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067849v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma &amp;quot;Voix-Monde&amp;quot;: Multimodalité et plurilinguisme dans un projet d'écriture créative avec l'oeuvre dramatique Tous des Oiseaux de Wajdi Mouawad.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes créatif et politique dans une pièce sans acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging voices in plurilingual education: policies, research and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Roma Tre University, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude Intergestes: La gestique du digital- champs interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333680v1</w:t>
+                <w:t xml:space="preserve">hal-05412702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes créatif et politique dans une pièce sans acteur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier d'écriture créative: un dialogue entre l'IA et les Mikrodystopies de François Houste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Intergestes: La gestique du digital- champs interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412702v1</w:t>
+                <w:t xml:space="preserve">hal-05163967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-écrire la femme aujourd'hui: théâtre et numérique pour déplacer les frontières en didactique du FLE</w:t>
+                <w:t xml:space="preserve">Spectacle immersif et créativité : le projet EXpérience en Cabine Immersive de Textes par des ApprenANTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crealang2024: Créativité en langue et en discours: au-delà des normes et des frontières?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, Jun 2024, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">IMPEC 2024-Créativité, innovation, éthique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Jul 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687724v1</w:t>
+                <w:t xml:space="preserve">hal-04687740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATELIER: Machines théâtrales et avatars artistiques: comment faire atelier avec le théâtre du futur?</w:t>
               </w:r>
@@ -1454,122 +1480,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacle immersif et créativité : le projet EXpérience en Cabine Immersive de Textes par des ApprenANTS.</w:t>
+                <w:t xml:space="preserve">Co-écrire la femme aujourd'hui: théâtre et numérique pour déplacer les frontières en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC 2024-Créativité, innovation, éthique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Jul 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Crealang2024: Créativité en langue et en discours: au-delà des normes et des frontières?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, Jun 2024, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687740v1</w:t>
+                <w:t xml:space="preserve">hal-04687724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Espaces sensibles et théâtre immersif pour l’enseignement inclusif du FLE : le projet Expérience en Cabine Immersive par des apprenANTS (EXCITANT) financement : ICAR, Labex ASLAN. »</w:t>
               </w:r>
@@ -1637,64 +1637,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Expérience en Cabine Immersive par des apprenANTS (EXCITANT): une expérience de théâtre immersif comme &amp;quot;sortie de cadre&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès Ranaclès: Sorties de cadre dans l'apprentissage et l'enseignement des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1713,165 +1713,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre en ligne et création plurilingue pour l’apprentissage du FLE</w:t>
+                <w:t xml:space="preserve">Tous des oiseaux, a world work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire recherche Sciences du Langage "Contextes plurilingues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy Paris Université, Feb 2023, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Eutopia Languages Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Mar 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113550v1</w:t>
+                <w:t xml:space="preserve">hal-04113514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous des oiseaux, a world work</w:t>
+                <w:t xml:space="preserve">Théâtre en ligne et création plurilingue pour l’apprentissage du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eutopia Languages Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy Paris Université, Mar 2023, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Séminaire recherche Sciences du Langage "Contextes plurilingues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Feb 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113514v1</w:t>
+                <w:t xml:space="preserve">hal-04113550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une co-écriture créative autour de #MeToo: passage à la scène et plurilinguisme pour le FLE</w:t>
               </w:r>
@@ -2058,165 +2058,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELIER: Un atelier d’école du spectateur en FLE à partir d’Une Chambre en Inde et du thème de la présence</w:t>
+                <w:t xml:space="preserve">Du sujet spectateur au sujet acteur en langue étrangère: subjectivité, théâtre, FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art et l’apprentissage des langues-cultures dans la formation de l’ingénieur-manager : enjeux d’interdisciplinarité, d’interculturalité et de transversalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2019, Albi, France</w:t>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIPRALANG, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113819v1</w:t>
+                <w:t xml:space="preserve">hal-04113449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sujet spectateur au sujet acteur en langue étrangère: subjectivité, théâtre, FLE.</w:t>
+                <w:t xml:space="preserve">ATELIER: Un atelier d’école du spectateur en FLE à partir d’Une Chambre en Inde et du thème de la présence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIPRALANG, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’art et l’apprentissage des langues-cultures dans la formation de l’ingénieur-manager : enjeux d’interdisciplinarité, d’interculturalité et de transversalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113449v1</w:t>
+                <w:t xml:space="preserve">hal-04113819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école du spectateur et le FLE : réception et création théâtrale pour l’apprentissage des langues</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6536886"/>
+    <w:nsid w:val="281AC1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2990,51 +2990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-caron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3171-5434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/ALPHIL.03199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-caron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3171-5434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/ALPHIL.03199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>