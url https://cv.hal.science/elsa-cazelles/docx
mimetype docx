--- v0 (2026-04-12)
+++ v1 (2026-05-07)
@@ -941,51 +941,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1057,333 +1057,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio signal interpolation using optimal transportation of spectrograms</w:t>
+                <w:t xml:space="preserve">On the Wasserstein geodesic principal component analysis of probability measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Valdivia</w:t>
+                <w:t xml:space="preserve">Nina Vesseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+                <w:t xml:space="preserve">Alice Le Brigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960810v2</w:t>
+                <w:t xml:space="preserve">hal-05133250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning and optimal transport: some statistical and algorithmic tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio signal interpolation using optimal transportation of spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2020 - Random Modelization and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600804v1</w:t>
+                <w:t xml:space="preserve">hal-04960810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel notion of barycenter for probability distributions based on optimal weak mass transport</w:t>
+                <w:t xml:space="preserve">Machine learning and optimal transport: some statistical and algorithmic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Fontbona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées MAS 2020 - Random Modelization and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Orléans-Tours, France. pp.158 - 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202374158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2102.13380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160475v3</w:t>
+                <w:t xml:space="preserve">hal-04600804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel notion of barycenter for probability distributions based on optimal weak mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Fontbona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIPS: Neural Information Processing Systems Foundation, Dec 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2102.13380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160475v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Barycenters in the Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1402,660 +1510,735 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference Geometric Science of Information (GSI'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.83-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA of Probability Measures: Sparse and Dense Sampling Regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Estimation of Monge Transport Maps via Brenier Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Portales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489756v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Learning from Probability Measures with Mean Measure Quantization</w:t>
+                <w:t xml:space="preserve">PCA of Probability Measures: Sparse and Dense Sampling Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04941078v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample complexity of optimal transport barycenters with discrete support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+                <w:t xml:space="preserve">Enhancing time-frequency resolution with optimal transport and barycentric fusion of multiple spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087164v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Wasserstein geodesic principal component analysis of probability measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Vesseron</w:t>
+                <w:t xml:space="preserve">Scalable Learning from Probability Measures with Mean Measure Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05133250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Busemann Functions in the Wasserstein Space: Existence, Closed-Forms, and Applications to Slicing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sample complexity of optimal transport barycenters with discrete support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Portales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bonet</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05307431v1</w:t>
+                <w:t xml:space="preserve">hal-05087164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Busemann Functions in the Wasserstein Space: Existence, Closed-Forms, and Applications to Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regularization of barycenters in the Wasserstein space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazelles Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,114 +2248,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés statistiques du barycentre dans l’espace de Wasserstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Bordeaux, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BORD0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01928219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2319,51 +2502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Gachon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593982v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814966v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Tobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco de Wolff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.05394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3046227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960810v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valdivia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160475v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.13380" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941078v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087164v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vesseron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Gachon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bidet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593982v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814966v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Tobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco de Wolff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.05394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3046227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647869v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581699v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Seguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vesseron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960810v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valdivia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160475v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.13380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941078v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087164v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazelles Elsa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01928219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>