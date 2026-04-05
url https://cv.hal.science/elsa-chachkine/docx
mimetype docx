--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1393,333 +1393,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentissages en parcours doctoral ou les transformations vécues dans les différents lieux de savoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue conclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France Merhan; Mariane Frenay; Elsa Chachkine. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Frenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Merhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Merhan France (coord.), Frenay Mariane (coord.), Chachkine Elsa (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formations professionnelles. S'engager entre différents contextes d'apprentissage</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-135, 2021, 978-2-39061-111-0</w:t>
+              <w:t xml:space="preserve">Les formations professionnelles : s'engager entre différents contextes d'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.165-174, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03320969v1</w:t>
+                <w:t xml:space="preserve">hal-03434453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue conclusif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+                <w:t xml:space="preserve">Corporeity in PhD Thesis Writing. Rituals and 'Writing Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Merhan France (coord.), Frenay Mariane (coord.), Chachkine Elsa (coord.). </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jorro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Cross; Caroline Long; Sibonokuhle Ndlovu; Phefumula Nyoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formations professionnelles : s'engager entre différents contextes d'apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transformative Curricula, Pedagogies and Epistemologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brill, pp.149-167, 2021, 978-90-04-46843-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004468443_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434453v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03320967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporeity in PhD Thesis Writing. Rituals and 'Writing Gestures</w:t>
+                <w:t xml:space="preserve">Les apprentissages en parcours doctoral ou les transformations vécues dans les différents lieux de savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michael Cross; Caroline Long; Sibonokuhle Ndlovu; Phefumula Nyoni. </w:t>
+              <w:t xml:space="preserve">France Merhan; Mariane Frenay; Elsa Chachkine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformative Curricula, Pedagogies and Epistemologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Brill, pp.149-167, 2021, 978-90-04-46843-6. </w:t>
+              <w:t xml:space="preserve">Les formations professionnelles. S'engager entre différents contextes d'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004468443_009⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-135, 2021, 978-2-39061-111-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03320967v1</w:t>
+                <w:t xml:space="preserve">halshs-03320969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social dimension of learner autonomy in a telecollaborative project: a Russian course for apprentice engineers</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations professionnelles : s'engager entre différents contextes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Merhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,151 +2988,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments déclencheurqs de l’entrée en thèse : de l’actualisation de soi au désir de servir la société</w:t>
+                <w:t xml:space="preserve">Portfolio doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248725v1</w:t>
+                <w:t xml:space="preserve">hal-04991238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio doctoral</w:t>
+                <w:t xml:space="preserve">Éléments déclencheurqs de l’entrée en thèse : de l’actualisation de soi au désir de servir la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991238v1</w:t>
+                <w:t xml:space="preserve">hal-05248725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de la recherche, le corps et la nature</w:t>
               </w:r>
@@ -3236,151 +3236,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de la supervision doctorale</w:t>
+                <w:t xml:space="preserve">Encadrement doctoral, accompagnement doctoral ou supervision doctorale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991285v1</w:t>
+                <w:t xml:space="preserve">hal-04991254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrement doctoral, accompagnement doctoral ou supervision doctorale ?</w:t>
+                <w:t xml:space="preserve">Modèle de la supervision doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991254v1</w:t>
+                <w:t xml:space="preserve">hal-04991285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3456,51 +3456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F21BDF5B"/>
+    <w:nsid w:val="4E623439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3687,51 +3687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-chachkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-5915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584747v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130xa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs08.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100636550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Merhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04289210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04167407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00604871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koroleva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevtchouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Champseix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700149v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-chachkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-5915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584747v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130xa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs08.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Merhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100636550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04289210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04167407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00604871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koroleva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevtchouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Champseix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700149v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>