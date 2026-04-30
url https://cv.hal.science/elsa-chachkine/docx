--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -946,191 +946,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Second-Language Discourse in the Digital World: Linguistic and social practices in and beyond the networked classroom</w:t>
+                <w:t xml:space="preserve">Analyse de Learner autonomy and Web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.3238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434531v1</w:t>
+                <w:t xml:space="preserve">hal-03434521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Learner autonomy and Web 2.0</w:t>
+                <w:t xml:space="preserve">Analyse de Second-Language Discourse in the Digital World: Linguistic and social practices in and beyond the networked classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.3463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434521v1</w:t>
+                <w:t xml:space="preserve">hal-03434531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résolution collective d’énigmes linguistiques : une approche de la grammaire pour le public LANSAD ?</w:t>
               </w:r>
@@ -1779,224 +1779,315 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial - hiver 2025. Le vécu de l’expérience doctorale face aux transformations du doctorat : diversification des profils et professionnalisation</w:t>
+                <w:t xml:space="preserve">Le vécu de l’expérience doctorale face aux transformations du doctorat : diversification des profils et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 41 (1), 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13gp9⟩</w:t>
+              <w:t xml:space="preserve">, 41(1), [267 p.], 2025, Numéro spécial - hiver 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gp1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991160v1</w:t>
+                <w:t xml:space="preserve">hal-05587635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial. Accompagnement doctoral</w:t>
+                <w:t xml:space="preserve">Numéro spécial - hiver 2025. Le vécu de l’expérience doctorale face aux transformations du doctorat : diversification des profils et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 41 (1), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro spécial. Accompagnement doctoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.4404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2006,51 +2097,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations professionnelles : s'engager entre différents contextes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Merhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2072,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Louvain, 2021, 978-2-39061-111-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2126,91 +2217,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les formations. De la conception de dispositifs d’apprentissage des langues aux dispositifs d’accompagnement à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Normandie Universités, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04167407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2220,100 +2311,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels scénarios pédagogiques pour un dispositif d'apprentissage à distance socioconstructiviste et de conception énonciativiste en FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00604871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2323,228 +2414,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'actualisation de soi au désir de servir la société : enjeux personnels et enjeux collectifs des questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quelle(s) question(s) cherchons-nous réponse ? Doctoriales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions idéelle et vécue d’un dispositif de formation qui professionnalise à la recherche : évaluation du parcours doctoral de l’école doctorale Abbé Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches évaluatives des dispositfs doctoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2560,297 +2651,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE. « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingvistitecheskie i kulturnie teletandemy mejdu frantsuzskimi i ruskimi studentami. Soderjanie et organisatsia distantsionogo vzaimodeïstvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Koroleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chevtchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomsk ED Crunch international conference on new educational technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tomsk (Russia), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d'une réflexion métalinguistique collective médiée par un forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Champseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.345-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité de terrain : point de départ d'une recherche-action pour innover en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement du et en français dans un contexte en évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Da Nang, Vietnam. pp. 85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2860,117 +2951,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions idéelle et vécue d'un dispositif de formation qui professionnalise à la recherche : une évaluation d'un parcours doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saboya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2980,415 +3071,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments déclencheurqs de l’entrée en thèse : de l’actualisation de soi au désir de servir la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de la recherche, le corps et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle.s langue.s écrire la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrement doctoral, accompagnement doctoral ou supervision doctorale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de la supervision doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3456,51 +3547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E623439"/>
+    <w:nsid w:val="D265E350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3687,51 +3778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-chachkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-5915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584747v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130xa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs08.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Merhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100636550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04289210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04167407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00604871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koroleva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevtchouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Champseix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700149v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-chachkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-5915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584747v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130xa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs08.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Merhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100636550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04289210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04167407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00604871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koroleva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevtchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Champseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700149v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>