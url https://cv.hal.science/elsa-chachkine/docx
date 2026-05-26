--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -139,92 +139,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis professeure des universités à Paris 3 Sorbonne Nouvelle. Mes travaux s'inscrivent en didactique des langues et en sciences de l’éducation et de la formation. Les premiers ont trait à la conception de dispositifs d’apprentissage des langues qui prennent appui sur des télécollaborations linguistiques et culturelles (télécollaborations ; télécollaborations plurilingues ; dispositifs de télétandems). Les seconds portent sur la professionnalisation des apprentis-chercheurs (mastérant.e.s et doctorant.e.s) à la recherche en sciences humaines et sociales (encadrement doctoral versus accompagnement doctoral ; écriture de la recherche ; portfolio doctoral).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J’ai débuté mon parcours professionnel en 1997 par de longues missions à l’étranger, sous contrat avec le ministère des Affaires étrangères. En Russie, tout d’abord, à l’université de Smolensk où j’étais lectrice de français, et au centre culturel franco-allemand de la ville que j’animais avec divers événements culturels (festival de bande dessinée en partenariat avec les Beaux-Arts et le département de français de l'université, soirées littéraires autour d’auteurs francophones nouvellement traduits en russe dans le cadre du programme Pouchkine, etc.). En Mongolie, ensuite, où j’étais directrice du centre culturel français et lectrice de français au département des relations internationales de l’université d’État d’Oulan-Bator.J'ai poursuivi ces mobilités professionnelles au Vietnam, où j'ai travaillé comme enseignante de français et coordinattrice des langues (français, vietnamien et anglais) à l’Institut de la francophonie pour l’informatique (IFI) à Hanoï, sous contrat avec l’Agence universitaire de la Francophonie (AUF). J'ai entamé une thèse en didactique du français langue étrangère et du numérique tout en étant en poste à l’IFI, et l’ai soutenue à mon retour en France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À mon retour en France en 2011, j’ai entamé une carrière académique en obtenant un poste d’ATER au département de français langue étrangère de l’université Paris-Est Créteil, puis un poste de maîtresse de conférences en sciences du langage au Conservatoire national des arts et métiers en 2013. Intégrée à un laboratoire en sciences de l’éducation et de la formation — le Centre de recherche sur la formation (CRF), devenu peu de temps après le laboratoire Formation et Apprentissages Professionnels (FoAP) — j’ai développé des recherches en didactique des langues et en sciences de l’éducation et de la formation.  J’ai soutenu une habilitation à diriger des recherches dans ces deux disciplines en 2023 et J’ai rejoint la Sorbonne Nouvelle, le département de français langue étrangère au sein de l’UFR Littérature, linguistique et didactique, ainsi que le laboratoire DILTEC en 2025.</w:t>
+        <w:t xml:space="preserve">À mon retour en France en 2011, j’ai entamé une carrière académique en obtenant un poste d’ATER au département de français langue étrangère de l’université Paris-Est Créteil, puis un poste de maîtresse de conférences en sciences du langage au Conservatoire national des arts et métiers en 2013. Intégrée à un laboratoire en sciences de l’éducation et de la formation − le Centre de recherche sur la formation (CRF), devenu peu de temps après le laboratoire Formation et Apprentissages Professionnels (FoAP) − j’ai développé des recherches en didactique des langues et en sciences de l’éducation et de la formation.  J’ai soutenu une habilitation à diriger des recherches dans ces deux disciplines en 2023 et J’ai rejoint la Sorbonne Nouvelle, le département de français langue étrangère au sein de l’UFR Littérature, linguistique et didactique, ainsi que le laboratoire DILTEC en 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis l'autrice et la co-autrice d'une quarantaine de textes et d'une cinquantaine de communications. Dans cette page HAL, figurent une partie des textes et les communications les plus récentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -946,191 +953,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Learner autonomy and Web 2.0</w:t>
+                <w:t xml:space="preserve">Analyse de Second-Language Discourse in the Digital World: Linguistic and social practices in and beyond the networked classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.3463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434521v1</w:t>
+                <w:t xml:space="preserve">hal-03434531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Second-Language Discourse in the Digital World: Linguistic and social practices in and beyond the networked classroom</w:t>
+                <w:t xml:space="preserve">Analyse de Learner autonomy and Web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.3238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434531v1</w:t>
+                <w:t xml:space="preserve">hal-03434521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résolution collective d’énigmes linguistiques : une approche de la grammaire pour le public LANSAD ?</w:t>
               </w:r>
@@ -1338,210 +1345,383 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3-2012, pp.PP.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de Interagir et apprendre en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Demaizière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 15, n° 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des activités pour l’appropriation d’environnements d’apprentissage. Vers de nouveaux environnements pour apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue conclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Merhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merhan France (coord.), Frenay Mariane (coord.), Chachkine Elsa (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations professionnelles : s'engager entre différents contextes d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.165-174, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporeity in PhD Thesis Writing. Rituals and 'Writing Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1551,92 +1731,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Cross; Caroline Long; Sibonokuhle Ndlovu; Phefumula Nyoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformative Curricula, Pedagogies and Epistemologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Brill, pp.149-167, 2021, 978-90-04-46843-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004468443_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03320967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages en parcours doctoral ou les transformations vécues dans les différents lieux de savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1646,210 +1826,361 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jorro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Merhan; Mariane Frenay; Elsa Chachkine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations professionnelles. S'engager entre différents contextes d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-135, 2021, 978-2-39061-111-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03320969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social dimension of learner autonomy in a telecollaborative project: a Russian course for apprentice engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupuy, Béatrice; Grosbois, Muriel (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language learning and professionalization in higher education: pathways to preparing learners and teachers in/for the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research-publishing.net, pp.229-261, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14705/rpnet.2020.44.1107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une reconnaissance des sujets énonciateurs dans un environnement social de formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement-apprentissage des langues et pratiques numériques émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782813001412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’une réflexion métalinguistique collective médiée par un forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Champseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'école Polytechnique, 2013, 9782730216210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu de l’expérience doctorale face aux transformations du doctorat : diversification des profils et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1874,220 +2205,220 @@
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41(1), [267 p.], 2025, Numéro spécial - hiver 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13gp1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial - hiver 2025. Le vécu de l’expérience doctorale face aux transformations du doctorat : diversification des profils et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (1), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13gp9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial. Accompagnement doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ripes.4404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,65 +2428,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations professionnelles : s'engager entre différents contextes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Merhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2163,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Louvain, 2021, 978-2-39061-111-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2217,91 +2548,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les formations. De la conception de dispositifs d’apprentissage des langues aux dispositifs d’accompagnement à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Normandie Universités, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04167407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2311,637 +2642,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels scénarios pédagogiques pour un dispositif d'apprentissage à distance socioconstructiviste et de conception énonciativiste en FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00604871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'actualisation de soi au désir de servir la société : enjeux personnels et enjeux collectifs des questions de recherche</w:t>
+                <w:t xml:space="preserve">Les formats de thèses en éducation dans les universités françaises, belges, suisses et luxembourgeoises : attentes institutionnelles et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saboya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A quelle(s) question(s) cherchons-nous réponse ? Doctoriales 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2024, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Diversification des formats de thèse en sciences humaines et sociales : règles, usages, accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Déri, Université du Québec en Outaouais Elsa Chachkine, Université Sorbonne Nouvelle Maryvonne Charmillot, Université de Genève, Feb 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612824v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions idéelle et vécue d’un dispositif de formation qui professionnalise à la recherche : évaluation du parcours doctoral de l’école doctorale Abbé Grégoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu expérientiel de l’encadrant.e de thèse par articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches évaluatives des dispositfs doctoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Diversification des formats de thèse en sciences humaines et sociales : règles, usages, accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Déri, Université du Québec en Outaouais Elsa Chachkine, Université Sorbonne Nouvelle Maryvonne Charmillot, Université de Genève, Feb 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339232v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
+                <w:t xml:space="preserve">Portfolio de compétences pour les apprentis-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACEDLE. « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Congérence du CRIFPE-UQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Sep 2025, Montréal (Québec) en visioconférence, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082686v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingvistitecheskie i kulturnie teletandemy mejdu frantsuzskimi i ruskimi studentami. Soderjanie et organisatsia distantsionogo vzaimodeïstvia</w:t>
+                <w:t xml:space="preserve">De l'actualisation de soi au désir de servir la société : enjeux personnels et enjeux collectifs des questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Chevtchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tomsk ED Crunch international conference on new educational technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tomsk (Russia), Russia</w:t>
+              <w:t xml:space="preserve">A quelle(s) question(s) cherchons-nous réponse ? Doctoriales 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082693v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'une réflexion métalinguistique collective médiée par un forum</w:t>
+                <w:t xml:space="preserve">Dimensions idéelle et vécue d’un dispositif de formation qui professionnalise à la recherche : évaluation du parcours doctoral de l’école doctorale Abbé Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Champseix</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.345-356</w:t>
+              <w:t xml:space="preserve">Approches évaluatives des dispositfs doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923132v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACEDLE. « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingvistitecheskie i kulturnie teletandemy mejdu frantsuzskimi i ruskimi studentami. Soderjanie et organisatsia distantsionogo vzaimodeïstvia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chevtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomsk ED Crunch international conference on new educational technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tomsk (Russia), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d'une réflexion métalinguistique collective médiée par un forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Champseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.345-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité de terrain : point de départ d'une recherche-action pour innover en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement du et en français dans un contexte en évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Da Nang, Vietnam. pp. 85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2951,117 +3554,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions idéelle et vécue d'un dispositif de formation qui professionnalise à la recherche : une évaluation d'un parcours doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saboya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3071,415 +3674,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments déclencheurqs de l’entrée en thèse : de l’actualisation de soi au désir de servir la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de la recherche, le corps et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle.s langue.s écrire la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrement doctoral, accompagnement doctoral ou supervision doctorale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de la supervision doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3547,51 +4150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D265E350"/>
+    <w:nsid w:val="09C81AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3778,51 +4381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-chachkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-5915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584747v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130xa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs08.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Merhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100636550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04289210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04167407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00604871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koroleva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevtchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Champseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700149v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-chachkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-5915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584747v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130xa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs08.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Merhan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004468443_009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100636550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Champseix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04289210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4404" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04167407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00604871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chapelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Fisher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lejot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koroleva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevtchouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700149v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>