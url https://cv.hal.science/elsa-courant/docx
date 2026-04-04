--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -431,183 +431,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’« Eden » au « Pandémonium » : la littérature à l’épreuve de l’âge industriel</w:t>
+                <w:t xml:space="preserve">Querelles d’« amatrices » : dire la compétence au féminin pendant le XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (11), </w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°190 (4), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.13270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rom.190.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021509v1</w:t>
+                <w:t xml:space="preserve">hal-03858766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querelles d’« amatrices » : dire la compétence au féminin pendant le XIXe siècle</w:t>
+                <w:t xml:space="preserve">De l’« Eden » au « Pandémonium » : la littérature à l’épreuve de l’âge industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°190 (4), pp.90. </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.190.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.13270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858766v1</w:t>
+                <w:t xml:space="preserve">hal-05021509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courant on Diaz and Le Bail, eds. (2019). Diaz, José-Luis et Marine Le Bail, éditeurs. L’Histoire littéraire des bibliophiles (XIXe-XXe siècles), “Histoire et civilisation du livre,” Droz, 2019, pp. 192, ISBN 978-2-600-06000-4</w:t>
               </w:r>
@@ -1195,1160 +1195,1299 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Flammarion, l'influenceur astronome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre au carré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Vidard, Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'astronomie du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planétarium (Figaro TV – TF1+)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tristan Vey; Sylvain Châtelain, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de Camille Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Labo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Rouault, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse poétique des étoiles de papier : représentations de l'espace scénique dans les “Ballets” de Mallarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Poéthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Cochoy; Jean-Yves Laurichesse, Mar 2017, Université Jean Jaurès, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoir et mystère dans la Légende des siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantismes et croyances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bierce, Vincent; Vest, Jocelyn, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rêver le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 2025, 9782080494412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et cosmologie dans la seconde moitié du XIXe siècle. Nouvelle mythologie de la nuit à l'ère du positivisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 510, 2020, Coll. Histoire des idées et critique littéraire, 978-2-600-06026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire en partage. Littérature et sciences au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Épistémocritique, pp.93, 2018, 979-10-97361-05-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703197v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01694988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version détaillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.a64bud89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la BiblioBase (version détaillée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version abrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR E-Bdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.586e98gl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la BiblioBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo et Flammarion : les grands esprits se rencontrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02006228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ciel de l’Antiquité à nos jours. À propos de Jean-Philippe Uzan (dir.), Variations sur un même ciel (Paris : La Ville brûle, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413445v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01292987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et cosmologie dans la deuxième moitié du XIXème siècle : nouvelle mythologie de la nuit à l'ère du positivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris sciences et lettres; Universität Basel, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PSLEE042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04860546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2358,388 +2497,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’année 1824 dans la Bibliographie de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Caretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Raulet-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'année 1824 : un nouveau régime littéraire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18342-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18343-3.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrer le cosmos. Réflexions sur les images de la vulgarisation astronomique dans la seconde moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Uranie à Gollum. Mélanges en l'honneur d'Isabelle Pantin. Sous la direction de Jean-Charles Monferran, Tristan Vigliano et Alice Vintenon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2024, Colloques, congrès et conférences sur le XVIe siècle, 9782745361127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au temps des voleurs de nuit : la poésie cosmologique au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Van Gogh et les étoiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Vincent Van Gogh, 2024, 9791094966303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jour à la nuit : la transition symbolique des imaginaires culturels (XVIII-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et astronomie, de l'Antiquité au Romantisme, dir. Florian Barrière et Caroline Bertonèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, Coll. Lire l'Antiquité, 978-2-37747-205-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2807,51 +2946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6E13E27"/>
+    <w:nsid w:val="D687ACC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3038,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8167-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196458579" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765771v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.365.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u01h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04860546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8167-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196458579" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765771v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.365.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u01h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04860546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>