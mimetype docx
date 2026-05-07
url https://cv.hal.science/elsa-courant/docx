--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -807,339 +807,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Renan, Max Müller et l’Essai de Mythologie comparée. Histoire d’une traduction française.</w:t>
+                <w:t xml:space="preserve">Les fictions de l'avenir chez Camille Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 365, pp.19-35. </w:t>
+              <w:t xml:space="preserve">SERD XIXE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.365.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/u01h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807703v1</w:t>
+                <w:t xml:space="preserve">hal-05265848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fictions de l'avenir chez Camille Flammarion</w:t>
+                <w:t xml:space="preserve">Ernest Renan, Max Müller et l’Essai de Mythologie comparée. Histoire d’une traduction française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERD XIXE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/u01h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rlc.365.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265848v1</w:t>
+                <w:t xml:space="preserve">hal-01807703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire au &amp;quot;folio du ciel&amp;quot; : le modèle de la constellation dans Un coup de dés de Mallarmé</w:t>
+                <w:t xml:space="preserve">Astronomie et mesure du temps chez Camille Flammarion : de l’infini au temps relatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (4), pp.869-892. </w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (174), pp.40-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhlf.164.0869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rom.174.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413060v1</w:t>
+                <w:t xml:space="preserve">hal-01413993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomie et mesure du temps chez Camille Flammarion : de l’infini au temps relatif</w:t>
+                <w:t xml:space="preserve">Écrire au &amp;quot;folio du ciel&amp;quot; : le modèle de la constellation dans Un coup de dés de Mallarmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (174), pp.40-49. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (4), pp.869-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.174.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.164.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413993v1</w:t>
+                <w:t xml:space="preserve">hal-01413060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire au « folio du ciel » : le modèle de la constellation dans un coup de dés de Mallarmé</w:t>
               </w:r>
@@ -1148,98 +1148,98 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (4), pp.869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhlf.164.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1298,297 +1298,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'astronomie du XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'année 1824 dans la [Bibliographie de la France]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planétarium (Figaro TV – TF1+)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tristan Vey; Sylvain Châtelain, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L'année 1824 : un nouveau régime littéraire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Le Bail; Samantha Carretti; Caroline Raulet-Marcet; Marta Sukiennicka, Jan 2024, Paris, France. https://classiques-garnier.com/cahiers-d-etudes-nodieristes-2025-n-14-l-annee-1824-un-nouveau-regime-litteraire-l-annee-1824-dans-la-bibliographie-de-la-france.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579382v1</w:t>
+                <w:t xml:space="preserve">hal-05579332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage de Camille Flammarion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du prompting au fine-tuning. Réflexions sur l'usage des LLM pour une édition numérique de la Bibliographie de la France (XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Labo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Rouault, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">DH@LLM. Grands modèles de langages et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glenn Roe; Alexandre Gefen; Ayla Rigouts Terryn; Michael Sinatra, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579374v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La danse poétique des étoiles de papier : représentations de l'espace scénique dans les “Ballets” de Mallarmé</w:t>
+                <w:t xml:space="preserve">L'astronomie du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Poéthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Cochoy; Jean-Yves Laurichesse, Mar 2017, Université Jean Jaurès, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Planétarium (Figaro TV – TF1+)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tristan Vey; Sylvain Châtelain, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579189v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de Camille Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Labo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Rouault, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des “Belles-Lettres” à la “Littérature” : nomenclatures à l'oeuvre dans la [Bibliographie de la France]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérarisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIHL, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poésie du cosmos à l'univers des imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CELLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLF; Claude Rétat, Dec 2021, Sorbonne - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et science au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et science au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Courant; Romain Enriquez, Apr 2015, Ecole normale supérieure (Ulm), Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse poétique des étoiles de papier : représentations de l'espace scénique dans les “Ballets” de Mallarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Poéthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Cochoy; Jean-Yves Laurichesse, Mar 2017, Université Jean Jaurès, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir et mystère dans la Légende des siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantismes et croyances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bierce, Vincent; Vest, Jocelyn, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1598,228 +1982,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rêver le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 2025, 9782080494412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et cosmologie dans la seconde moitié du XIXe siècle. Nouvelle mythologie de la nuit à l'ère du positivisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 510, 2020, Coll. Histoire des idées et critique littéraire, 978-2-600-06026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire en partage. Littérature et sciences au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Épistémocritique, pp.93, 2018, 979-10-97361-05-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1829,562 +2213,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version détaillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.a64bud89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la BiblioBase (version détaillée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiblioBase. Tables littéraires de la Bibliographie de la France (1811-1900) – Version abrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR E-Bdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.586e98gl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la BiblioBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo et Flammarion : les grands esprits se rencontrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02006228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ciel de l’Antiquité à nos jours. À propos de Jean-Philippe Uzan (dir.), Variations sur un même ciel (Paris : La Ville brûle, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2394,100 +2778,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et cosmologie dans la deuxième moitié du XIXème siècle : nouvelle mythologie de la nuit à l'ère du positivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris sciences et lettres; Universität Basel, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PSLEE042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04860546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2497,388 +2881,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’année 1824 dans la Bibliographie de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Brahamcha-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Caretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Raulet-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'année 1824 : un nouveau régime littéraire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18342-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18343-3.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrer le cosmos. Réflexions sur les images de la vulgarisation astronomique dans la seconde moitié du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Au temps des voleurs de nuit : la poésie cosmologique au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'Uranie à Gollum. Mélanges en l'honneur d'Isabelle Pantin. Sous la direction de Jean-Charles Monferran, Tristan Vigliano et Alice Vintenon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, 2024, Colloques, congrès et conférences sur le XVIe siècle, 9782745361127</w:t>
+              <w:t xml:space="preserve">Van Gogh et les étoiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Vincent Van Gogh, 2024, 9791094966303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725502v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au temps des voleurs de nuit : la poésie cosmologique au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Illustrer le cosmos. Réflexions sur les images de la vulgarisation astronomique dans la seconde moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Van Gogh et les étoiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Vincent Van Gogh, 2024, 9791094966303</w:t>
+              <w:t xml:space="preserve">D'Uranie à Gollum. Mélanges en l'honneur d'Isabelle Pantin. Sous la direction de Jean-Charles Monferran, Tristan Vigliano et Alice Vintenon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2024, Colloques, congrès et conférences sur le XVIe siècle, 9782745361127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725458v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jour à la nuit : la transition symbolique des imaginaires culturels (XVIII-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et astronomie, de l'Antiquité au Romantisme, dir. Florian Barrière et Caroline Bertonèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, Coll. Lire l'Antiquité, 978-2-37747-205-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2946,51 +3330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D687ACC8"/>
+    <w:nsid w:val="04B9E054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3177,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8167-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196458579" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765771v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.365.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u01h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04860546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8167-6381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196458579" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765771v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11008-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u01h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.365.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a64bud89" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04860546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18343-3.p.0063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>