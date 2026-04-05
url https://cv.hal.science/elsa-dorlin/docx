--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -253,165 +253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Me, You, Us: ‘I, Tituba’ and the Ontology of the Trace.”</w:t>
+                <w:t xml:space="preserve">“Beyond Intersectionality. For a Phenomenology of Domination”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.74-86</w:t>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 34 (2), pp.679-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003448v1</w:t>
+                <w:t xml:space="preserve">hal-05003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Beyond Intersectionality. For a Phenomenology of Domination”</w:t>
+                <w:t xml:space="preserve">“Me, You, Us: ‘I, Tituba’ and the Ontology of the Trace.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, vol. 34 (2), pp.679-692</w:t>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003383v1</w:t>
+                <w:t xml:space="preserve">hal-05003448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies à défendre</w:t>
               </w:r>
@@ -656,156 +656,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 83, pp.35-41. </w:t>
+              <w:t xml:space="preserve">, 2015, n° 83 (3), pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506862v1</w:t>
+                <w:t xml:space="preserve">hal-04579784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cœur de la révolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 83 (3), pp.35-41. </w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579784v1</w:t>
+                <w:t xml:space="preserve">hal-01506862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme / Femme ©</w:t>
               </w:r>
@@ -941,196 +941,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage épistémologique et politique des catégories de « sexe » et de « race » dans les études sur le genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les renouvellements générationnels du féminisme : mais pour quel sujet politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.039.0083⟩</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (4), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.158.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579795v1</w:t>
+                <w:t xml:space="preserve">hal-02984352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les renouvellements générationnels du féminisme : mais pour quel sujet politique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'usage épistémologique et politique des catégories de « sexe » et de « race » dans les études sur le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 158 (4), pp.11. </w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 39 (2), pp.83-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.158.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdge.039.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984352v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3081,51 +3081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E67DC92D"/>
+    <w:nsid w:val="BEBFECEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3312,51 +3312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-dorlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3998-1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1812.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.027.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.039.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.158.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Noukhkhaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701793091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-dorlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3998-1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1812.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.027.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.158.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.039.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Noukhkhaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701793091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>