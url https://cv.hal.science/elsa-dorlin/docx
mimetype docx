--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -253,165 +253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Beyond Intersectionality. For a Phenomenology of Domination”</w:t>
+                <w:t xml:space="preserve">“Me, You, Us: ‘I, Tituba’ and the Ontology of the Trace.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, vol. 34 (2), pp.679-692</w:t>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003383v1</w:t>
+                <w:t xml:space="preserve">hal-05003448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Me, You, Us: ‘I, Tituba’ and the Ontology of the Trace.”</w:t>
+                <w:t xml:space="preserve">“Beyond Intersectionality. For a Phenomenology of Domination”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.74-86</w:t>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 34 (2), pp.679-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003448v1</w:t>
+                <w:t xml:space="preserve">hal-05003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies à défendre</w:t>
               </w:r>
@@ -656,156 +656,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 83 (3), pp.35-41. </w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579784v1</w:t>
+                <w:t xml:space="preserve">hal-01506862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cœur de la révolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 83, pp.35-41. </w:t>
+              <w:t xml:space="preserve">, 2015, n° 83 (3), pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506862v1</w:t>
+                <w:t xml:space="preserve">hal-04579784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme / Femme ©</w:t>
               </w:r>
@@ -941,196 +941,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les renouvellements générationnels du féminisme : mais pour quel sujet politique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'usage épistémologique et politique des catégories de « sexe » et de « race » dans les études sur le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.158.0011⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 39 (2), pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.039.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984352v1</w:t>
+                <w:t xml:space="preserve">hal-04579795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage épistémologique et politique des catégories de « sexe » et de « race » dans les études sur le genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les renouvellements générationnels du féminisme : mais pour quel sujet politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, n° 39 (2), pp.83-105. </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (4), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.039.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.158.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579795v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3081,51 +3081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEBFECEB"/>
+    <w:nsid w:val="42D5E807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3312,51 +3312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-dorlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3998-1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1812.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.027.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.158.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.039.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Noukhkhaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701793091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-dorlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3998-1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1812.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.027.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.039.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.158.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Noukhkhaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701793091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>