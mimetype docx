--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -253,165 +253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Me, You, Us: ‘I, Tituba’ and the Ontology of the Trace.”</w:t>
+                <w:t xml:space="preserve">“Beyond Intersectionality. For a Phenomenology of Domination”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yale French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.74-86</w:t>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 34 (2), pp.679-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003448v1</w:t>
+                <w:t xml:space="preserve">hal-05003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Beyond Intersectionality. For a Phenomenology of Domination”</w:t>
+                <w:t xml:space="preserve">“Me, You, Us: ‘I, Tituba’ and the Ontology of the Trace.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, vol. 34 (2), pp.679-692</w:t>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003383v1</w:t>
+                <w:t xml:space="preserve">hal-05003448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies à défendre</w:t>
               </w:r>
@@ -547,109 +547,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérotopies du féminisme noir</w:t>
+                <w:t xml:space="preserve">Le cœur de la révolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 83 (3), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506893v1</w:t>
+                <w:t xml:space="preserve">hal-04579784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cœur de la révolte</w:t>
               </w:r>
@@ -658,154 +654,158 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.35-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cœur de la révolte</w:t>
+                <w:t xml:space="preserve">Les hétérotopies du féminisme noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.083.0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579784v1</w:t>
+                <w:t xml:space="preserve">hal-01506893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme / Femme ©</w:t>
               </w:r>
@@ -3081,51 +3081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D5E807"/>
+    <w:nsid w:val="89FD2553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3312,51 +3312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-dorlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3998-1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1812.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.027.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.039.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.158.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Noukhkhaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701793091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-dorlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3998-1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1812.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.027.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04579795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.039.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.158.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Noukhkhaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701793091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>