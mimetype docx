--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1079,191 +1079,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à mobiliser la classe dehors en géographie et naturaliste ou comment créer des espaces de construction de l'interdisciplinarité dans la formation des professeurs des écoles ?</w:t>
+                <w:t xml:space="preserve">Faire sortir&amp;quot; des étudiants : quels enjeux didactiques et épistémologiques pour les formation des professeurs des écoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitnaie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Agde (34), France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529097v1</w:t>
+                <w:t xml:space="preserve">hal-04528867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sortir&amp;quot; des étudiants : quels enjeux didactiques et épistémologiques pour les formation des professeurs des écoles ?</w:t>
+                <w:t xml:space="preserve">Apprendre à mobiliser la classe dehors en géographie et naturaliste ou comment créer des espaces de construction de l'interdisciplinarité dans la formation des professeurs des écoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitnaie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Agde (34), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528867v1</w:t>
+                <w:t xml:space="preserve">hal-04529097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations les enseignants de CM1 ont-ils de la géographie et en particulier de l'enseignement de l'environnement proche ? Quels leviers pour la formation ?</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14769" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.6ddq-sk45" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14769" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.6ddq-sk45" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>