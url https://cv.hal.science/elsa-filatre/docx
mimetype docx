--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -373,183 +373,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajets domicile-école des élèves de primaire peuvent-ils constituer un point de départ pour construire des apprentissages spatiaux ?</w:t>
+                <w:t xml:space="preserve">La place de l’espace proche dans l’évolution des programmes de géographie de l’école élémentaire française de 1977 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (2), </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.35167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932327v1</w:t>
+                <w:t xml:space="preserve">hal-02932320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’espace proche dans l’évolution des programmes de géographie de l’école élémentaire française de 1977 à 2015</w:t>
+                <w:t xml:space="preserve">Les trajets domicile-école des élèves de primaire peuvent-ils constituer un point de départ pour construire des apprentissages spatiaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.35167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932320v1</w:t>
+                <w:t xml:space="preserve">hal-02932327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -807,463 +807,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dessins de représentation de l'espace proche des élèves : une trace pour explorer l'hybridation des savoirs ?</w:t>
+                <w:t xml:space="preserve">Apprendre à mobiliser la classe dehors en géographie et naturaliste ou comment créer des espaces de construction de l'interdisciplinarité dans la formation des professeurs des écoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitnaie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Agde (34), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205824v1</w:t>
+                <w:t xml:space="preserve">hal-04529097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire proche de l'école : une ressource pour l'enseignement en classe de géographie ?</w:t>
+                <w:t xml:space="preserve">Faire sortir&amp;quot; des étudiants : quels enjeux didactiques et épistémologiques pour les formation des professeurs des écoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.297-300</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425790v1</w:t>
+                <w:t xml:space="preserve">hal-04528867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir sur le terrain avec les élèves de l'école primaire : une immersion dans la complexité du territoire ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dessins de représentation de l'espace proche des élèves : une trace pour explorer l'hybridation des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, Toulouse, France. pp.56-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.6ddq-sk45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528779v1</w:t>
+                <w:t xml:space="preserve">hal-04205824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sortir&amp;quot; des étudiants : quels enjeux didactiques et épistémologiques pour les formation des professeurs des écoles ?</w:t>
+                <w:t xml:space="preserve">Le territoire proche de l'école : une ressource pour l'enseignement en classe de géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528867v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à mobiliser la classe dehors en géographie et naturaliste ou comment créer des espaces de construction de l'interdisciplinarité dans la formation des professeurs des écoles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortir sur le terrain avec les élèves de l'école primaire : une immersion dans la complexité du territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitnaie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Agde (34), France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529097v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations les enseignants de CM1 ont-ils de la géographie et en particulier de l'enseignement de l'environnement proche ? Quels leviers pour la formation ?</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les représentations de futurs professeurs des écoles sur des concepts partagés entre SVT et géographie : le cas d'une sortie dans l'environnement proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports réciproques entre didactique(s) des disciplines et recherche comparatiste en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1432,90 +1432,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir sur le terrain avec les élèves de l'école primaire : Une immersion dans la complexité du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la conscience disciplinaire des futurs professeurs des écoles en interrogeant leur représentation de concepts partagés : paysage, milieu et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. CHAMPAGNE-VERGEZ; P. SCHNEEBERGER; C. BULF; Y. LHOSTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-131, 2021, 979-10-699-8228-4</w:t>
@@ -2031,51 +2031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,51 +2323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14769" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.6ddq-sk45" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14769" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.6ddq-sk45" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>