--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -346,213 +346,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gatelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615480v1</w:t>
+                <w:t xml:space="preserve">hal-03269038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269038v1</w:t>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1708,51 +1708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2022.2065920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2022.2065920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>