--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -346,213 +346,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269038v1</w:t>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gatelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615480v1</w:t>
+                <w:t xml:space="preserve">hal-03269038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -742,191 +742,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plusieurs destinations touristiques au sein d’un même vignoble : illustration à partir du cas de la Champagne viticole</w:t>
+                <w:t xml:space="preserve">Récits d’expériences oenotouristiques : une analyse des visites de caves en Champagne à partir des avis en ligne sur TripAdvisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy, CEREFIGE, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887756v1</w:t>
+                <w:t xml:space="preserve">hal-03986731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits d’expériences oenotouristiques : une analyse des visites de caves en Champagne à partir des avis en ligne sur TripAdvisor</w:t>
+                <w:t xml:space="preserve">Plusieurs destinations touristiques au sein d’un même vignoble : illustration à partir du cas de la Champagne viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gatelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nancy, CEREFIGE, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque International Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986731v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation de la vitiviniculture et enjeux de durabilité : le cas de la Champagne viticole</w:t>
               </w:r>
@@ -1708,51 +1708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2022.2065920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743873X.2022.2065920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>