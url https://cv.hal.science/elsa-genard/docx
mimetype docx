--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -1061,174 +1061,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrer les détenus. Une analyse des registres d’écrou de prison (XIXe-premier XXe siècle)</w:t>
+                <w:t xml:space="preserve">La libération conditionnelle en France de 1885 aux années 1930. De la loi à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Page 19 - Bulletin des doctorants et jeunes chercheurs du Centre de recherche en Histoire du XIXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63-1 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.631.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976290v1</w:t>
+                <w:t xml:space="preserve">hal-03976286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La libération conditionnelle en France de 1885 aux années 1930. De la loi à la pratique</w:t>
+                <w:t xml:space="preserve">Enregistrer les détenus. Une analyse des registres d’écrou de prison (XIXe-premier XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Page 19 - Bulletin des doctorants et jeunes chercheurs du Centre de recherche en Histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.631.0171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976286v1</w:t>
+                <w:t xml:space="preserve">hal-03976290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage : Fize Michel, Une prison dans la ville : histoire de la « prison modèle » de la Santé (1867-2014) », Paris, Buchet Chastel, 2015</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151vz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2634" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Porcher-Ancelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/routines-punitives/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.rossi.2023.01.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151vz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2634" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Porcher-Ancelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/routines-punitives/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.rossi.2023.01.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>