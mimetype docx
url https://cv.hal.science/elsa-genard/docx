--- v1 (2026-04-01)
+++ v2 (2026-05-15)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -339,1122 +339,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens familiaux à l’épreuve des institutions disciplinaires</w:t>
+                <w:t xml:space="preserve">Familles de papier : liens épistolaires sous le regard de l’administration pénitentiaire (France, années 1910-années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, vol. 279 (n° 2), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms1.279.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 279 (2), pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.279.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768141v1</w:t>
+                <w:t xml:space="preserve">hal-03976283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles de papier : liens épistolaires sous le regard de l’administration pénitentiaire (France, années 1910-années 1930)</w:t>
+                <w:t xml:space="preserve">Les liens familiaux à l’épreuve des institutions disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rossigneux-Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 279 (2), pp.49-65. </w:t>
+              <w:t xml:space="preserve">, 2022, vol. 279 (n° 2), pp.3-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms1.279.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms1.279.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976283v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens familiaux et institutions disciplinaires</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage : Arnaud-Dominique Houte, Propriété défendue. La société française à l’épreuve du vol. XIXe-XXe siècles, Paris, Gallimard, 2021, 400 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811202v1</w:t>
+                <w:t xml:space="preserve">hal-03476747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens familiaux et institutions disciplinaires: Séminaire « Entre les murs, hors les murs. Revisiter l’histoire des institutions disciplinaires »</w:t>
+                <w:t xml:space="preserve">Liens familiaux et institutions disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rossigneux-Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°139-140 (2), pp.123-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.139.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188585v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage : Arnaud-Dominique Houte, Propriété défendue. La société française à l’épreuve du vol. XIXe-XXe siècles, Paris, Gallimard, 2021, 400 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage : Christophe Vuilleumier, Ombres et lumières du Bois-Mermet. Histoire d’une prison lausannoise (1905-2015), Gollion, Suisse, Infolio, 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 23, n°2, pp.142-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chs.2634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476747v1</w:t>
+                <w:t xml:space="preserve">hal-03976292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage : Christophe Vuilleumier, Ombres et lumières du Bois-Mermet. Histoire d’une prison lausannoise (1905-2015), Gollion, Suisse, Infolio, 2014.</w:t>
+                <w:t xml:space="preserve">Une histoire politique des chiffres de la prison: Conception, production et usages de la Statistique pénitentiaire (1852-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.891-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chs.2634⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03976292v1</w:t>
+                <w:t xml:space="preserve">hal-03976284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique des chiffres de la prison: Conception, production et usages de la Statistique pénitentiaire (1852-1939)</w:t>
+                <w:t xml:space="preserve">La libération conditionnelle en France de 1885 aux années 1930. De la loi à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melchior Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63-1 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.631.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976284v1</w:t>
+                <w:t xml:space="preserve">hal-03976286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La libération conditionnelle en France de 1885 aux années 1930. De la loi à la pratique</w:t>
+                <w:t xml:space="preserve">Enregistrer les détenus. Une analyse des registres d’écrou de prison (XIXe-premier XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Page 19 - Bulletin des doctorants et jeunes chercheurs du Centre de recherche en Histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.631.0171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976286v1</w:t>
+                <w:t xml:space="preserve">hal-03976290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrer les détenus. Une analyse des registres d’écrou de prison (XIXe-premier XXe siècle)</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage : Fize Michel, Une prison dans la ville : histoire de la « prison modèle » de la Santé (1867-2014) », Paris, Buchet Chastel, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Page 19 - Bulletin des doctorants et jeunes chercheurs du Centre de recherche en Histoire du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.33-40</w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.239-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976290v1</w:t>
+                <w:t xml:space="preserve">hal-03976293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage : Fize Michel, Une prison dans la ville : histoire de la « prison modèle » de la Santé (1867-2014) », Paris, Buchet Chastel, 2015</w:t>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage : Piret Bérengère, Les Cent Mille Briques : la prison et les détenus de Stanleyville, Lille, Centre d’histoire judiciaire, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 130, pp.239-240</w:t>
+              <w:t xml:space="preserve">, 2015, 4 (128), pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976293v1</w:t>
+                <w:t xml:space="preserve">hal-03976294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'ouvrage : Piret Bérengère, Les Cent Mille Briques : la prison et les détenus de Stanleyville, Lille, Centre d’histoire judiciaire, 2014</w:t>
+                <w:t xml:space="preserve">Compte rendu du colloque : Changer d’échelle pour renouveler l’histoire de la Shoah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (128), pp.215</w:t>
+              <w:t xml:space="preserve">, 2013, 120, pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1464,159 +1330,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens familiaux à l’épreuve des institutions disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rossigneux-Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Zappi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 279 (2), pp.3-15, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms1.279.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1626,314 +1492,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Aux sources de l’enregistrement des punitions dans les institutions militaires, scolaires, carcérales et d’assistance (France, XIXe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Dans les pas de l’ “évadé au caleçon”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Elsa Génard; Mathilde Rossigneux-Méheust. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routines punitives. Les sanctions du quotidien (XIXe-XXe siècle)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire en jeu. Vies déviantes faits divers. Pour Dominique Kalifa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223027v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les pas de l’ “évadé au caleçon”</w:t>
+                <w:t xml:space="preserve">Chapitre 1. Aux sources de l’enregistrement des punitions dans les institutions militaires, scolaires, carcérales et d’assistance (France, XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Porcher-Ancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rossigneux-Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Génard; Mathilde Rossigneux-Méheust. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire en jeu. Vies déviantes faits divers. Pour Dominique Kalifa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Routines punitives. Les sanctions du quotidien (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-61, 2023, 978-2-271-13311-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnrs.rossi.2023.01.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976291v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisons (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.613-616, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.poutr.2022.01.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1943,112 +1809,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et réformes des systèmes pénitentiaires en Europe (xixe-xxe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2195,51 +2061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151vz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2634" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Porcher-Ancelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/routines-punitives/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.rossi.2023.01.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151vz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zappi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Simioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Porcher-Ancelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/routines-punitives/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.rossi.2023.01.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>