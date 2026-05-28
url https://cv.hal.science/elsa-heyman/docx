--- v0 (2026-05-07)
+++ v1 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Heyman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical application of cannabidiol for muscle recovery after exercise-induced muscle damage: a randomized, double-blinded pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cannabis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42238-026-00420-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Daily Life Spontaneous and Structured Physical Activity on Glycemia in Children with Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Protamine Hagedorn (NPH) insulin attenuates memory impairments in diabetic rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo T Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila B Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora O Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele M Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetology and Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diabetology and Metabolic Syndrome, 17, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gender differences in physical activity and related barriers in children and adults living with type 1 diabetes: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia M Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Brazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (11), pp.e70132. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dme.70132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise and Glycemic Management in Females and Women with Diabetes: The Role of Sex and Gender Across the Lifespan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Brazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2025.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gender differences in physical activity and related barriers in children and adults living with type 1 diabetes: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia M Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Brazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dme.70132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2 Months Exercise Training on Glycaemic Metrics on Days with and Without Exercise in Adults with Type 1 Diabetes: A Pilot Single-Arm Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous moderate and intermittent high-intensity exercise in youth with type 1 diabetes: Which protection for dysglycemia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetes Research and Clinical Practice, 210, pp.111631. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabres.2024.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of time-of-day on glycaemia in response to postprandial supramaximal sprints in adults with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. H. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2024.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of insulin type (ultra-rapid vs rapid insulin) and exercise timing on postprandial exercise-induced hypoglycaemia risk in individuals with type 1 diabetes: a randomised controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. St-Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetologia, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-024-06234-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre- and post-exercise strategies on hypoglycemic risk for two modalities of aerobic exercise among adults and adolescents living with type 1 diabetes using continuous subcutaneous insulin infusion: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane St-Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetes &amp; Metabolism, pp.101599. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2024.101599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired muscle oxygenation despite normal pulmonary function in uncomplicated type 2 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Ibn Hadj Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, American journal of physiology. Endocrinology and metabolism, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00392.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa flavanol supplementation in optimizing post-exercise glycemic control in rats with normoglycemia or diabetes mellitus: findings from the ECODIA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. D. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. D. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Archives of Endocrinology and Metabolism, 68, pp.e240169. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20945/2359-4292-2024-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing metabolic and inflammatory status in insulin-resistant rats: Acute intervention with cocoa flavanols and submaximal aerobic exercise activates intracellular signaling pathways for glucose metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. de Souza Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. C. Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Clinical Nutrition, 44, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2024.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory function in uncomplicated type 1 diabetes: blunted during exercise even though normal at rest!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Diabetic Medicine, 40, pp.e15036. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dme.15036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex influences health: reporting on female characteristics should be mandatory in exercise and physical activity-related diabetes research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Yardley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Laesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Diabetologia, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-023-06022-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nocturnal hypoglycemia in free-living conditions in adults with type 1 diabetes: What is the impact of daily physical activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Frontiers in Endocrinology, 13, pp.953879. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2022.953879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Cocoa Flavanols on Blood Pressure and Peripheral Vascular Reactivity in Type 2 Diabetes Mellitus and Essential Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stautemas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.2692. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14132692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated basal insulin reduction to prevent exercise-induced hypoglycemia in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Diabetes Technology and Therapeutics, 24 (5), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dia.2021.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Physical Activity in Children and Adults Living With Type 1 Diabetes: A Complex Link With Real-life Glycemic Excursions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Drigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hodzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cannabidiol dans le sport : une bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Science & Sports, 36 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating biomarkers of nitric oxide bioactivity and impaired muscle vasoreactivity to exercise in adults with uncomplicated type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette O Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-020-05329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the risk of exercise-induced glucose fluctuations in people living with type 1 diabetes using continuous subcutaneous insulin infusion: an overview of strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of blood pressure lowering effects of cocoa flavanols in diabetes mellitus: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Vanden Wyngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ans van Ginckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, journal of functional foods, 79, pp.104399. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2021.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Cocoa Flavanols on Blood Pressure and Peripheral Vascular Reactivity in Type 2 Diabetes Mellitus and Essential Hypertension: A Protocol for an Acute, Randomized, Double-Blinded, Placebo-Controlled Cross-Over Trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samyah Shadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Rietzschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Op 'T Roodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in cardiovascular medicine, 8, pp.602086. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.602086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty days of combined consumption of a high-fat diet and fructose-rich beverages promotes insulin resistance and modulates inflammatory response and histomorphometry parameters of liver, pancreas, and adipose tissue in Wistar rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. C. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nutrition, 91-92, pp.111403. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2021.111403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Aerobic Training and Cocoa Flavanols as Effective Therapies to Reduce Metabolic and Inflammatory Disruptions in Insulin-Resistant Rats: The Exercise, Cocoa, and Diabetes Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce C C Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia M de Souza Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Wanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijsnem.2021-0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Cocoa Flavanols Enhance Mitochondrial Function in Skeletal Muscle and Modify Whole-Body Metabolism in Healthy Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Cuillerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.3466. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory responses and rating of perceived exertion of severely obese adolescents during continuous and intermittent graded walking protocols: Application to cardiorespiratory field tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1738701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Amateur Athletes With Type 1 Diabetes, a 9-Day Period of Cycling at Moderate-to-Vigorous Intensity Unexpectedly Increased the Time Spent in a State of Hyperglycemia, Which Was Associated With Impairment in Heart Rate Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diabetes Care, 43 (10), pp.2564-2573. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabidiol in sport : ergogenic or else?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104764. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2020.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of (-)-epicatechin on mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Burelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nutrition reviews, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nutrit/nuaa094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Endothelial Dysfunction in Type 1 Diabetes Is Accompanied by an Impairment of Vascular Smooth Muscle Function: A Meta-Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.203. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Oxygen Supply and Use in Type 1 Diabetes, From Ambient Air to the Mitochondrial Respiratory Chain: Is There a Limiting Step?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.dc191125. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip arthroscopy in France: An epidemiological study of postoperative care and outcomes involving 3699 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tschudnowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.483-535. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30168-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of acute cocoa flavanol intake on the BOLD response and cognitive function in type 1 diabetes: a randomized, placebo-controlled, double-blinded cross-over pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Schuerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Cutsem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danusa Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236 (12), pp.3421-3428. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-019-05306-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-week cocoa flavanol intake increases prefrontal cortex oxygenation at rest and during moderate-intensity exercise in normoxia and hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Applied Physiology, 125 (1), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute cocoa flavanols intake improves cerebral hemodynamics while maintaining brain activity and cognitive performance in moderate hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Cutsem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology (Berl)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Psychopharmacology (Berl), </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-018-4952-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa Flavanol Supplementation and Exercise: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danusa Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sports Medicine, 48, pp.867-892. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-017-0849-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma asymmetric dimethylarginine concentrations are not related to differences in maximal oxygen uptake in endurance trained and untrained men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Experimental physiology, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/EP087398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10 Days of Intensive Exercise Period (mHealth Grand Tour) on Heart Rate Variability and Links with Glycaemic Excursions in Athletes with Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224 (715)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic exercise on the endocannabinoid system in Wistar rats with high-fat diet-induced obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Arturo Iannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Physiology and Biochemistry, 72, pp.183-199. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-016-0469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotrophins and cognitive functions in T1D compared with healthy controls: effects of a high-intensity exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physiology, Nutrition, and Metabolism, 40 (1), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/apnm-2014-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Cerebral Hemodynamic Response to Incremental Exercise Is Blunted in Poorly Controlled Patients With Uncomplicated Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Diabetes care, 38, pp.858-867. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc14-1792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF, IGF-I, Glucose and Insulin during Continuous and Interval Exercise in Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Journal of Sports Medicine, 36 (12), pp.955-959. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1548886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-based strategies to prevent hypoglycaemia during and after exercise in adult patients with type 1 diabetes on pump therapy: the DIABRASPORT randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.1150-1157. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dom.12552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Oxygen Supply Impairment during Exercise in Poorly Controlled Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Medicine and Science in Sports and Exercise, 47, pp.231-239. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000000424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 diabetes-associated cognitive decline: A meta-analysis and update of the current literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Diabetes, 6 (6), pp.499-513. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1753-0407.12193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and reliability of the Dutch language version of the Modifiable Activity Questionnaire in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquet Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sport Sciences for Health, 9 (3), pp.139-144. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-013-0160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different types of acute and chronic (training) exercise on glycaemic control in type 1 diabetes mellitus: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen S Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine (Auckland, N.Z.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sports medicine (Auckland, N.Z.), 42 (12), pp.1059-80. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03262312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute running stimulates hippocampal dopaminergic neurotransmission in rats, but has no influence on brain-derived neurotrophic factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Goekint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Michotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Applied Physiology, 112 (4), pp.535-541. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00306.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic dysfunction in late-puberty adolescent girls with type 1 diabetes: relationship to physical activity and dietary intakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F X Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (4), pp.337-342. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’impact de deux exercices aérobies iso-mécaniques, intermittent intense versus continu modéré, réalisés en période post-absorptive vs. postprandiale, sur la glycémie chez des adultes vivant avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’activité physique aiguë sur la modulation parasympathique cardiaque chez l’adulte vivant avec un diabète de type 1 : étude observationnelle tenant compte des fluctuations glycémiques aiguës et du niveau habituel d’activité physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème congrès international de l'association des chercheurs en activités physiques et sportives à Poitiers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque persistant d’hyperglycémie chez des coureurs sans diabète lors d’un ultra-trail de 156 km – Influence possible de l’intensité de course et des dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque hypoglycémique est réduit les jours d’entraînement chez des adultes avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques et des circonstances de l'activité physique sur le risque d'hypo-et d'hyper-glycémie chez des enfants vivant avec un diabète de type 1 : une étude observationnelle dans la vie quotidienne en tenant compte de l'influence de la prise alimentaire et de l'insuline administrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme de prévention Nutrition, Sport, Santé peut-il être mené en distanciel pour une équité sur le territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffontaines Ac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Santé Publique, Oct 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur la fonction cardiovasculaire : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès association québécoise des Sciences de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which characteristics and circumstances of exercise do expose to hypo/hyperglycaemic risk and glycaemic variability in children and adolescents with type 1 diabetes: a daily life observational study controlling for confounding impact of food intake and insulin administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deureumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF TWO POST-EXERCISE STRATEGIES FOLLOWING A LATE AFTERNOON EXERCISE SESSION ON THE RISK OF NOCTURNAL HYPOGLYCEMIA IN ADULTS AND ADOLESCENTS LIVING WITH TYPE 1 DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. St-Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Cardiovascular Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.S193, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2023.06.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#4597 REDUCED VO2PEAK IN PATIENTS WITH END-STAGE RENAL DISEASE: UNVEILING THE HIDDEN IMPLICATION OF CEREBRAL AND MUSCULAR HEMODYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Cardiovascular Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.S128, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2023.06.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative program of adapted physical activity coupled with nutrition offered both face-to-face and in distance learning: what are the health benefits for people over 50 with vulnerability criteria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AgeingFit Accelerating innovation for healthy ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international ACAPS 2023 - Association des Chercheurs en Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two-post exercise strategies following a late afternoon exercise session on the risk of nocturnal hypoglycemia in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Amand R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of cognition in adults with type 1 diabetes – a key role for physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danula Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique : durée et équivalence énergétique d’un exercice aérobie Continu Modéré vs Intermittent Intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium diabète de type 1 et exercice : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’effet de deux moments pour débuter un exercice post-prandial avec une insuline ultra-rapide (FiAsp) sur le risque d’hypoglycémie à l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Magog-Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un ultra trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Rabasa Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two percentages of insulin basal rate reduction for two types of exercise in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4-month training on glycaemic excursions in daily life in adults living with type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman - Université de Lille, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction pulmonaire au repos et pendant l’exercice chez des patients DT1, indemnes de complications: répercussion sur l’aptitude aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du pourcentage de réduction du débit basal d’insuline (-40% vs. -80%) sur la réduction de l’hypoglycémie liée à l’exercice durant deux types d’exercice (continu modéré vs. Intermittent intense) chez des adolescents et adultes atteints du diabète de type 1 (Résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de l'hypoglycémie nocturne dans des conditions de vie réelle chez des personnes vivant avec le diabète de type 1 : Quel est l'impact du niveau d'activité physique quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Scientifique de l’IRCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une réduction de l'insuline basale sur le risque d'hypoglycémie durant deux types d’exercices chez des individus atteints du DT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of basal insulin to prevent exercise induced hypoglycemia during two types of exercise in adults and adolescents with type 1 diabetes using insulin pump therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Diabetes (EASD) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'hypoglycémie induite par différents types d'exercices à l'aide de réductions d'insuline basale chez des adultes et adolescents vivant avec le diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'hypoglycémie induite par différents types d'exercices à l'aide de réductions d'insuline basale chez des adultes et adolescents vivant avec le diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Supper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique annuelle 2022 de la SQLNM, du Réseau CMDO et du Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Congrès virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du DT1 sur la capacité de diffusion alvéolo capillaire et la fonction pulmonaire durant l'exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves atteints d’obésité, de diabète de type 1 ou de dyspraxie : quelles stratégies d’inclusion en éducation physique et sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la réduction de l’insuline basale sur la réduction de l’hypoglycémie liée à l’exercice durant deux types d’exercice chez des adolescents et adultes atteints du DT1 (résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Supper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique annuelle 2022 de la SQLNM, du Réseau CMDO et du Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Congrès virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur de l’hypoglycémie et du déséquilibre du diabète : des freins à l’activité physique chez les enfants et adultes vivant avec un diabète de type 1. Quels liens réels avec les excursions glycémiques dans la vie quotidienne ? RESULTATS PRELIMINAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFD, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme d’entrainement individualisé et adapté à des adolescents en situation d’obésité sur la condition physique aérobie : répercussions sur les barrières à l’activité physique et le niveau d’activité physique spontané.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice aérobie continu apparaît protecteur contre les hyperglycémies de récupération précoce, en période post-absorptive, en comparaison de l’exercice intermittent intense, chez des enfants et adolescents atteints d’un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feelisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary (-)-epicatechin boosts NAD+ metabolism and stimulates mitochondrial biogenesis in skeletal muscle from mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Cuillerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a single dose of cocoa flavanols on blood pressure in patients with type 2 diabetes compared to healthy people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rietzschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Clinical Nutrition &amp; Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Congres en ligne, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a single dose of cocoa flavanols on blood pressure in patients with type 2 diabetes compared to non-diabetic people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rietzschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European And International Congress on Obesity (ECOICO)20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Congrès virtuel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">724-P: Timing of Basal Insulin Reduction to Prevent Hypoglycemia during Exercise in Adults and Adolescents with Type 1 Diabetes Using Insulin Pump Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Scientific Sessions of the American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db19-724-p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction endothéliale mais aussi la fonction des muscles lisses vasculaires sont altérées précocement dans le diabète de type 1 : une revue systématique et une méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feelisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants extrinsèques et intrinsèques de la variabilité glycémique au cours d’un Tour cycliste de 9 jours chez 9 patients diabétiques de type 1 traités sous pompe à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical Application of Cannabidiol for Muscle Recovery : A randomized, double-blinded Pilot Study on Recovery of Muscle Function After Exercise-Induced Muscle Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European College of Sport Science - Rimini 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of glycaemic excursions around exercise sessions and the days without exercise when implementing a 2-month combined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition de la diabétologie en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasoréactivité à l’exercice chez des hommes DT1 suite à une prise unique de cacao : quel impact réel des flavanols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de deux moments de début d'un exercice aérobique postprandial sur le risque hypoglycémique chez des adultes vivant avec le diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’effet de deux moments pour débuter un exercice post-prandial avec une insuline ultra-rapide (FiAsp) sur le risque d’hypoglycémie à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique annuelle de la SQLNM, du Réseau CMDO et du Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme d’entrainement individualisé et adapté à des adolescents en situation d’obésité sur la condition physique aérobie : répercussions sur les barrières à l’activité physique et le niveau d’activité physique spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment optimal pour la réduction du taux basal d'insuline pour prévenir l'hypoglycémie durant l'exercice physique chez les adultes atteints du diabète de type 1 utilisant une pompe à insuline (Résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauret Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Supere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF 2 TIMINGS FOR POSTPRANDIAL EXERCISE ONSET ON HYPOGLYCEMIC RISK IN ADULTS LIVING WITH TYPE 1 DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Cardiovascular Congress, Montréal, Canada, Octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (10), pp.S128, 2023, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2023.06.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et Diabète de Type 1 chez l’enfant et l’adolescent. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Kerdanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolino M, Coutant R, Paution. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabétologie de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Heyman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Well With Type 1 Diabetes in Middle School: A Student‐Centered Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology in the Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pits.70172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How adolescents with type 1 diabetes experience physical education in middle school: a qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (5), pp.1176-1190. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-025-06648-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05633955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical application of cannabidiol for muscle recovery after exercise-induced muscle damage: a randomized, double-blinded pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cannabis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42238-026-00420-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Daily Life Spontaneous and Structured Physical Activity on Glycemia in Children with Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Protamine Hagedorn (NPH) insulin attenuates memory impairments in diabetic rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo T Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila B Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora O Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele M Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetology and Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diabetology and Metabolic Syndrome, 17, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gender differences in physical activity and related barriers in children and adults living with type 1 diabetes: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia M Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Brazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (11), pp.e70132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dme.70132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gender differences in physical activity and related barriers in children and adults living with type 1 diabetes: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia M Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Brazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dme.70132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise and Glycemic Management in Females and Women with Diabetes: The Role of Sex and Gender Across the Lifespan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Brazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2025.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2 Months Exercise Training on Glycaemic Metrics on Days with and Without Exercise in Adults with Type 1 Diabetes: A Pilot Single-Arm Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000003750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous moderate and intermittent high-intensity exercise in youth with type 1 diabetes: Which protection for dysglycemia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetes Research and Clinical Practice, 210, pp.111631. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabres.2024.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐louis Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of time-of-day on glycaemia in response to postprandial supramaximal sprints in adults with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. H. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2024.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of insulin type (ultra-rapid vs rapid insulin) and exercise timing on postprandial exercise-induced hypoglycaemia risk in individuals with type 1 diabetes: a randomised controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. St-Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetologia, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-024-06234-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre- and post-exercise strategies on hypoglycemic risk for two modalities of aerobic exercise among adults and adolescents living with type 1 diabetes using continuous subcutaneous insulin infusion: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane St-Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Diabetes &amp; Metabolism, pp.101599. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2024.101599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired muscle oxygenation despite normal pulmonary function in uncomplicated type 2 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Ibn Hadj Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, American journal of physiology. Endocrinology and metabolism, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00392.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa flavanol supplementation in optimizing post-exercise glycemic control in rats with normoglycemia or diabetes mellitus: findings from the ECODIA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. D. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. D. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Archives of Endocrinology and Metabolism, 68, pp.e240169. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20945/2359-4292-2024-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing metabolic and inflammatory status in insulin-resistant rats: Acute intervention with cocoa flavanols and submaximal aerobic exercise activates intracellular signaling pathways for glucose metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. de Souza Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. C. Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Clinical Nutrition, 44, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2024.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory function in uncomplicated type 1 diabetes: blunted during exercise even though normal at rest!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Diabetic Medicine, 40, pp.e15036. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dme.15036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex influences health: reporting on female characteristics should be mandatory in exercise and physical activity-related diabetes research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Yardley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Laesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Diabetologia, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-023-06022-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Cocoa Flavanols on Blood Pressure and Peripheral Vascular Reactivity in Type 2 Diabetes Mellitus and Essential Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stautemas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.2692. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14132692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nocturnal hypoglycemia in free-living conditions in adults with type 1 diabetes: What is the impact of daily physical activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Frontiers in Endocrinology, 13, pp.953879. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2022.953879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Physical Activity in Children and Adults Living With Type 1 Diabetes: A Complex Link With Real-life Glycemic Excursions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated basal insulin reduction to prevent exercise-induced hypoglycemia in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Diabetes Technology and Therapeutics, 24 (5), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dia.2021.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Drigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hodzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty days of combined consumption of a high-fat diet and fructose-rich beverages promotes insulin resistance and modulates inflammatory response and histomorphometry parameters of liver, pancreas, and adipose tissue in Wistar rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. C. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nutrition, 91-92, pp.111403. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2021.111403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cannabidiol dans le sport : une bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Science & Sports, 36 (4), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the risk of exercise-induced glucose fluctuations in people living with type 1 diabetes using continuous subcutaneous insulin infusion: an overview of strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Canadian Journal of Diabetes, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcjd.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating biomarkers of nitric oxide bioactivity and impaired muscle vasoreactivity to exercise in adults with uncomplicated type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette O Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.325-338. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-020-05329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Effects of Cocoa Flavanols on Blood Pressure and Peripheral Vascular Reactivity in Type 2 Diabetes Mellitus and Essential Hypertension: A Protocol for an Acute, Randomized, Double-Blinded, Placebo-Controlled Cross-Over Trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samyah Shadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Rietzschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Op 'T Roodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in cardiovascular medicine, 8, pp.602086. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.602086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of blood pressure lowering effects of cocoa flavanols in diabetes mellitus: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Vanden Wyngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ans van Ginckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, journal of functional foods, 79, pp.104399. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2021.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Aerobic Training and Cocoa Flavanols as Effective Therapies to Reduce Metabolic and Inflammatory Disruptions in Insulin-Resistant Rats: The Exercise, Cocoa, and Diabetes Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C Zacarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce C C Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia M de Souza Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P Wanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijsnem.2021-0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Cocoa Flavanols Enhance Mitochondrial Function in Skeletal Muscle and Modify Whole-Body Metabolism in Healthy Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Cuillerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.3466. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory responses and rating of perceived exertion of severely obese adolescents during continuous and intermittent graded walking protocols: Application to cardiorespiratory field tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (9), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2020.1738701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Amateur Athletes With Type 1 Diabetes, a 9-Day Period of Cycling at Moderate-to-Vigorous Intensity Unexpectedly Increased the Time Spent in a State of Hyperglycemia, Which Was Associated With Impairment in Heart Rate Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diabetes Care, 43 (10), pp.2564-2573. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabidiol in sport : ergogenic or else?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.104764. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2020.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of (-)-epicatechin on mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Burelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nutrition reviews, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nutrit/nuaa094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Endothelial Dysfunction in Type 1 Diabetes Is Accompanied by an Impairment of Vascular Smooth Muscle Function: A Meta-Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.203. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of acute cocoa flavanol intake on the BOLD response and cognitive function in type 1 diabetes: a randomized, placebo-controlled, double-blinded cross-over pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Schuerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Cutsem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danusa Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236 (12), pp.3421-3428. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-019-05306-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip arthroscopy in France: An epidemiological study of postoperative care and outcomes involving 3699 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tschudnowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.483-535. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30168-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Oxygen Supply and Use in Type 1 Diabetes, From Ambient Air to the Mitochondrial Respiratory Chain: Is There a Limiting Step?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.dc191125. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc19-1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute cocoa flavanols intake improves cerebral hemodynamics while maintaining brain activity and cognitive performance in moderate hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Cutsem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology (Berl)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Psychopharmacology (Berl), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-018-4952-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-week cocoa flavanol intake increases prefrontal cortex oxygenation at rest and during moderate-intensity exercise in normoxia and hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Applied Physiology, 125 (1), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa Flavanol Supplementation and Exercise: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danusa Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sports Medicine, 48, pp.867-892. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-017-0849-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma asymmetric dimethylarginine concentrations are not related to differences in maximal oxygen uptake in endurance trained and untrained men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak-Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Munyaneza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Experimental physiology, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/EP087398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10 Days of Intensive Exercise Period (mHealth Grand Tour) on Heart Rate Variability and Links with Glycaemic Excursions in Athletes with Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224 (715)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic exercise on the endocannabinoid system in Wistar rats with high-fat diet-induced obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Arturo Iannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Physiology and Biochemistry, 72, pp.183-199. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-016-0469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF, IGF-I, Glucose and Insulin during Continuous and Interval Exercise in Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Journal of Sports Medicine, 36 (12), pp.955-959. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1548886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotrophins and cognitive functions in T1D compared with healthy controls: effects of a high-intensity exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physiology, Nutrition, and Metabolism, 40 (1), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/apnm-2014-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Cerebral Hemodynamic Response to Incremental Exercise Is Blunted in Poorly Controlled Patients With Uncomplicated Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Diabetes care, 38, pp.858-867. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/dc14-1792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-based strategies to prevent hypoglycaemia during and after exercise in adult patients with type 1 diabetes on pump therapy: the DIABRASPORT randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Randazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.1150-1157. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dom.12552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Oxygen Supply Impairment during Exercise in Poorly Controlled Type 1 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Medicine and Science in Sports and Exercise, 47, pp.231-239. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0000000000000424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 1 diabetes-associated cognitive decline: A meta-analysis and update of the current literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Diabetes, 6 (6), pp.499-513. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1753-0407.12193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and reliability of the Dutch language version of the Modifiable Activity Questionnaire in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquet Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sport Sciences for Health, 9 (3), pp.139-144. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-013-0160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different types of acute and chronic (training) exercise on glycaemic control in type 1 diabetes mellitus: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen S Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine (Auckland, N.Z.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sports medicine (Auckland, N.Z.), 42 (12), pp.1059-80. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03262312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute running stimulates hippocampal dopaminergic neurotransmission in rats, but has no influence on brain-derived neurotrophic factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Goekint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Michotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Applied Physiology, 112 (4), pp.535-541. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00306.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic dysfunction in late-puberty adolescent girls with type 1 diabetes: relationship to physical activity and dietary intakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Gratas-Delamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F X Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (4), pp.337-342. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’impact de deux exercices aérobies iso-mécaniques, intermittent intense versus continu modéré, réalisés en période post-absorptive vs. postprandiale, sur la glycémie chez des adultes vivant avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rabasa-Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’activité physique aiguë sur la modulation parasympathique cardiaque chez l’adulte vivant avec un diabète de type 1 : étude observationnelle tenant compte des fluctuations glycémiques aiguës et du niveau habituel d’activité physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 ème congrès international de l'association des chercheurs en activités physiques et sportives à Poitiers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques et des circonstances de l'activité physique sur le risque d'hypo-et d'hyper-glycémie chez des enfants vivant avec un diabète de type 1 : une étude observationnelle dans la vie quotidienne en tenant compte de l'influence de la prise alimentaire et de l'insuline administrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque persistant d’hyperglycémie chez des coureurs sans diabète lors d’un ultra-trail de 156 km – Influence possible de l’intensité de course et des dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque hypoglycémique est réduit les jours d’entraînement chez des adultes avec un diabète de type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two-post exercise strategies following a late afternoon exercise session on the risk of nocturnal hypoglycemia in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Amand R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur la fonction cardiovasculaire : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guédet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès association québécoise des Sciences de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which characteristics and circumstances of exercise do expose to hypo/hyperglycaemic risk and glycaemic variability in children and adolescents with type 1 diabetes: a daily life observational study controlling for confounding impact of food intake and insulin administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deureumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme de prévention Nutrition, Sport, Santé peut-il être mené en distanciel pour une équité sur le territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffontaines Ac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Santé Publique, Oct 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative program of adapted physical activity coupled with nutrition offered both face-to-face and in distance learning: what are the health benefits for people over 50 with vulnerability criteria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AgeingFit Accelerating innovation for healthy ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#4597 REDUCED VO2PEAK IN PATIENTS WITH END-STAGE RENAL DISEASE: UNVEILING THE HIDDEN IMPLICATION OF CEREBRAL AND MUSCULAR HEMODYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Cardiovascular Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.S128, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2023.06.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF TWO POST-EXERCISE STRATEGIES FOLLOWING A LATE AFTERNOON EXERCISE SESSION ON THE RISK OF NOCTURNAL HYPOGLYCEMIA IN ADULTS AND ADOLESCENTS LIVING WITH TYPE 1 DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. St-Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Cardiovascular Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.S193, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2023.06.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application topique de cannabidiol pour accélérer la récupération musculaire après un exercice inducteur de dommages musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pouchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international ACAPS 2023 - Association des Chercheurs en Activité Physique et Sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of cognition in adults with type 1 diabetes – a key role for physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danula Dias Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajsa Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Roelands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’effet de deux moments pour débuter un exercice post-prandial avec une insuline ultra-rapide (FiAsp) sur le risque d’hypoglycémie à l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Magog-Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude méthodologique : durée et équivalence énergétique d’un exercice aérobie Continu Modéré vs Intermittent Intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium diabète de type 1 et exercice : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two percentages of insulin basal rate reduction for two types of exercise in adults and adolescents living with type 1 diabetes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un ultra trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Rabasa Lhoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4-month training on glycaemic excursions in daily life in adults living with type 1 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dewast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Heyman - Université de Lille, Mar 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fonction pulmonaire au repos et pendant l’exercice chez des patients DT1, indemnes de complications: répercussion sur l’aptitude aérobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pawlak Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du pourcentage de réduction du débit basal d’insuline (-40% vs. -80%) sur la réduction de l’hypoglycémie liée à l’exercice durant deux types d’exercice (continu modéré vs. Intermittent intense) chez des adolescents et adultes atteints du diabète de type 1 (Résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de l'hypoglycémie nocturne dans des conditions de vie réelle chez des personnes vivant avec le diabète de type 1 : Quel est l'impact du niveau d'activité physique quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Scientifique de l’IRCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une réduction de l'insuline basale sur le risque d'hypoglycémie durant deux types d’exercices chez des individus atteints du DT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of basal insulin to prevent exercise induced hypoglycemia during two types of exercise in adults and adolescents with type 1 diabetes using insulin pump therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Diabetes (EASD) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'hypoglycémie induite par différents types d'exercices à l'aide de réductions d'insuline basale chez des adultes et adolescents vivant avec le diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Myette Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'hypoglycémie induite par différents types d'exercices à l'aide de réductions d'insuline basale chez des adultes et adolescents vivant avec le diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Supper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique annuelle 2022 de la SQLNM, du Réseau CMDO et du Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Congrès virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du DT1 sur la capacité de diffusion alvéolo capillaire et la fonction pulmonaire durant l'exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Descatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves atteints d’obésité, de diabète de type 1 ou de dyspraxie : quelles stratégies d’inclusion en éducation physique et sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Huchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la réduction de l’insuline basale sur la réduction de l’hypoglycémie liée à l’exercice durant deux types d’exercice chez des adolescents et adultes atteints du DT1 (résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Supper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique annuelle 2022 de la SQLNM, du Réseau CMDO et du Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Congrès virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur de l’hypoglycémie et du déséquilibre du diabète : des freins à l’activité physique chez les enfants et adultes vivant avec un diabète de type 1. Quels liens réels avec les excursions glycémiques dans la vie quotidienne ? RESULTATS PRELIMINAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFD, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme d’entrainement individualisé et adapté à des adolescents en situation d’obésité sur la condition physique aérobie : répercussions sur les barrières à l’activité physique et le niveau d’activité physique spontané.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice aérobie continu apparaît protecteur contre les hyperglycémies de récupération précoce, en période post-absorptive, en comparaison de l’exercice intermittent intense, chez des enfants et adolescents atteints d’un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Stuckens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du diabète de type 1 sans complication sur le métabolisme du monoxyde d’azote, le stress oxydant et l’hémodynamique musculaire à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feelisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2020, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary (-)-epicatechin boosts NAD+ metabolism and stimulates mitochondrial biogenesis in skeletal muscle from mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Cuillerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a single dose of cocoa flavanols on blood pressure in patients with type 2 diabetes compared to healthy people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rietzschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Clinical Nutrition &amp; Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Congres en ligne, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a single dose of cocoa flavanols on blood pressure in patients with type 2 diabetes compared to non-diabetic people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Tanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rietzschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Celie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European And International Congress on Obesity (ECOICO)20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Congrès virtuel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">724-P: Timing of Basal Insulin Reduction to Prevent Hypoglycemia during Exercise in Adults and Adolescents with Type 1 Diabetes Using Insulin Pump Therapy: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Suppere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Scientific Sessions of the American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db19-724-p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction endothéliale mais aussi la fonction des muscles lisses vasculaires sont altérées précocement dans le diabète de type 1 : une revue systématique et une méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Feelisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants extrinsèques et intrinsèques de la variabilité glycémique au cours d’un Tour cycliste de 9 jours chez 9 patients diabétiques de type 1 traités sous pompe à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical Application of Cannabidiol for Muscle Recovery : A randomized, double-blinded Pilot Study on Recovery of Muscle Function After Exercise-Induced Muscle Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Anthierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Locquenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European College of Sport Science - Rimini 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks of glycaemic excursions around exercise sessions and the days without exercise when implementing a 2-month combined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dereumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition de la diabétologie en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasoréactivité à l’exercice chez des hommes DT1 suite à une prise unique de cacao : quel impact réel des flavanols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un entraînement en visioconférence chez l'adolescent en situation d’obésité sur l’aptitude aérobie et la composition corporelle : Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Guedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de deux moments de début d'un exercice aérobique postprandial sur le risque hypoglycémique chez des adultes vivant avec le diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’effet de deux moments pour débuter un exercice post-prandial avec une insuline ultra-rapide (FiAsp) sur le risque d’hypoglycémie à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Myette-Coté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Suppère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique annuelle de la SQLNM, du Réseau CMDO et du Congrès COLosSUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à l’activité physique chez les enfants et adultes avec un diabète de type 1 : Quels liens réels avec les excursions glycémiques lors de l’activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme d’entrainement individualisé et adapté à des adolescents en situation d’obésité sur la condition physique aérobie : répercussions sur les barrières à l’activité physique et le niveau d’activité physique spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islem Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Congrès virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment optimal pour la réduction du taux basal d'insuline pour prévenir l'hypoglycémie durant l'exercice physique chez les adultes atteints du diabète de type 1 utilisant une pompe à insuline (Résultats préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémah Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauret Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Supere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF 2 TIMINGS FOR POSTPRANDIAL EXERCISE ONSET ON HYPOGLYCEMIC RISK IN ADULTS LIVING WITH TYPE 1 DIABETES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Myette-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tagougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Cardiovascular Congress, Montréal, Canada, Octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (10), pp.S128, 2023, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2023.06.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et Diabète de Type 1 chez l’enfant et l’adolescent. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Kerdanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolino M, Coutant R, Paution. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabétologie de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Locquenies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-026-00420-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Melin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;mah Tagougui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dereumetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05164608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo T Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora O Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Melo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M Moraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia M Peters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Brazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.70132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Peters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brazeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bally" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2025.02.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stuckens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2024.111631" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Chaieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Kacem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mnif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2024.06.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Molveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Myette-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taleb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. St-Amand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06234-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Myette-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gu&#233;det" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane St-Amand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2024.101599" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jlali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Touil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ibn Hadj Amor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bouzid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00392.2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Melo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. C. de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Zacarias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. D. Cordeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. D. Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20945/2359-4292-2024-0169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. C. Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. C. Horta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.11.043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.15036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Yardley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Laesser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Logan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-06022-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Supp&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.953879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Tanghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Celie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04105968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Suppere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2022.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03030408v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05329-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taleb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Myette Cot&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2021.01.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04049948v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Vanden Wyngaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Ginckel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104399" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03423344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyah Shadid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Rietzschel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Op 'T Roodt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.602086" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. C. de Souza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111403" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03450557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Zacarias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce C C Oliveira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia M de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Wanner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2021-0247" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas Daussin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Cuillerier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Melo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103466" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02917031v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1928" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.104764" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02978637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Burelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak-Chaouch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wieczorek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1125" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tschudnowsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30168-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Decroix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Schuerbeek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajsa Tonoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Cutsem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danusa Dias Soares" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05306-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Balestra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Pauw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Cutsem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pattyn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4952-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Meeusen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0849-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Munyaneza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087398" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lespagnol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bocock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Gamelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534651v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arturo Iannotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mazzarella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-016-0469-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Buyse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Roelands" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Piacentini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0098" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03877301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc14-1792" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548886" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Randazzo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12552" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03890056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Droulez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390602v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-0407.12193" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4KGVQBL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquet Georges" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-013-0160-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH8F3CMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462826v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S Cheung" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03262312" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Goekint" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Bos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Michotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00306.2011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Heyman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Youssef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Briard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Gamelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.03.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMN7R63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hermans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dewast" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Melin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rolland-Guillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delrue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deffontaines Ac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082277v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deureumetz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Locquenies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pouchain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guedet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molveau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tagougui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Supp&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heyman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2023.06.296" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2023.06.203" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495615v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449844v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuvelier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Locquenies" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pouchain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maboudou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497653v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint Amand R" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danula Dias Soares" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498068v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Myette-Cot&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082216v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rabasa Lhoret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495642v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Supp&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fernandez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04058961v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak Chaouch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504472v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molveau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492316v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Messier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504350v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504437v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492389v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Supper" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Descatoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492479v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040552v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803500v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050008v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050082v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Touron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491410v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shadid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rietzschel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491454v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Celie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db19-724-p" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491738v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duclos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491590v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491523v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803477v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040523v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Legault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Supere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477847v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2023.06.204" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504959v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Kerdanet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-025-06648-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cuvelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Locquenies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-026-00420-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Melin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;mah Tagougui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dereumetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05164608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo T Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila B Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora O Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Melo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M Moraes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia M Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Brazeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.70132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Peters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brazeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2025.02.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duriez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stuckens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2024.111631" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Chaieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Kacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mnif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2024.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Molveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Myette-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taleb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. St-Amand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06234-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Myette-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gu&#233;det" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane St-Amand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2024.101599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jlali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Touil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ibn Hadj Amor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bouzid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00392.2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Melo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. C. de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Zacarias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. D. Cordeiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. D. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20945/2359-4292-2024-0169" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. C. Oliveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. C. Horta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.11.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.15036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Yardley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Laesser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Logan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-06022-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Tanghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stautemas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Celie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132692" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rabasa-Lhoret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Supp&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.953879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2022.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04105968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Suppere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. C. de Souza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2021.111403" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.03.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taleb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Myette Cot&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcjd.2021.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03030408v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05329-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03423344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyah Shadid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Rietzschel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Op 'T Roodt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.602086" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04049948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Vanden Wyngaert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Ginckel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104399" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03450557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Zacarias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce C C Oliveira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia M de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Wanner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.2021-0247" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas Daussin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Cuillerier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Melo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103466" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02917031v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1928" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gamelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2020.104764" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02978637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Burelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa094" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak-Chaouch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Decroix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Schuerbeek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cajsa Tonoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Cutsem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danusa Dias Soares" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05306-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tschudnowsky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30168-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02378910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wieczorek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-1125" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Pauw" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Cutsem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pattyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-018-4952-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040876v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Balestra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Meeusen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0849-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03141677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Munyaneza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087398" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lespagnol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bocock" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Gamelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534651v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arturo Iannotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mazzarella" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-016-0469-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02394228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Roelands" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Buyse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Piacentini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548886" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0098" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03877301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc14-1792" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245205v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoudi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Randazzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12552" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03890056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Droulez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000424" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-0407.12193" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4KGVQBL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460596v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquet Georges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-013-0160-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH8F3CMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S Cheung" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03262312" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Goekint" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Bos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meeusen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Michotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00306.2011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159425v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Heyman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Youssef" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gratas-Delamarche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Briard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Gamelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.03.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMN7R63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337650v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hermans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Melin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dewast" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molveau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint Amand R" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Supp&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04792348v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deureumetz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rolland-Guillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delrue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deffontaines Ac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Locquenies" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pouchain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Guedet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heyman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2023.06.203" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479250v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tagougui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2023.06.296" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuvelier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Locquenies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pouchain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maboudou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danula Dias Soares" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Myette-Cot&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Supp&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rabasa Lhoret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082254v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492377v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04058961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pawlak Chaouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504472v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molveau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492316v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Messier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504406v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504350v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492389v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Supper" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Descatoire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492479v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040552v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803500v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050008v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050082v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Touron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491410v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shadid" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rietzschel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Celie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db19-724-p" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491942v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491738v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duclos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142149v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744524v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491590v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491523v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491482v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04040523v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803477v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04050154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Legault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Supere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477847v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2023.06.204" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504959v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Kerdanet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>