--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -537,2344 +537,2344 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire de l’Europe au regard du plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Mar 2024, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais à Strasbourg: des pouvoirs de la fiction en temps de guerres civiles (Johann Fischart traducteur, 1570-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CELAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de l'incivilité. &amp;quot;Le Grobianus&amp;quot; de Friedrich Dedekind (1549) et ses avatars (XVIe-XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « (In)civilités. Langue, discours, société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Denis, Sorbonne Université, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copieusement traduire : le &amp;quot;Gargantua&amp;quot; dilaté de Johann Fischart (1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Copia »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, traductions et transferts. Languages, traductions and transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance : Nouvelles Voies (Séminaire Virtuel Interdisciplinaire, Séance Langues, traduction et transferts)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération internationale des Sociétés et Instituts pour l’Etude de la Renaissance, Oct 2021, Virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisez et riez!‘ Ch. Levin Sander remodeleur de Rabelais et Fischart (1785-86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Renaissance Society of America, panel „Rabelais et sa postérité (XVIIIe-XIXe siècles)“:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En vidéoconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable : „How did they say Renaissance in Renaissance Europe?“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En vidéoconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures germaniques des &amp;quot;Songes drolatiques&amp;quot; : premiers jalons d’une recherche en cours sur de drôles de monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de M2, « Monstres en mots : l’écriture du monstrueux au XVIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.-P. Pouey-Mounou, Sorbonne Université, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quodlibet, questions facétieuses et fricassée. Rabelais récrit par Fischart (&amp;quot;Geschichtklitterung&amp;quot;, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulturtransfer im Europa der Frühen Neuzeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Fondation Alexander von Humboldt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Geschichtklitterung&amp;quot; de Johann Fischart dans le sillage des recueils de facéties : nouvelles hypothèses sur une possible ‘communauté de rieurs’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Facéties du Labex OBVIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-C. Thomine et L. Amazan, Sorbonne Université, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translater Rabelais: (le) lard et la matière (Geschichtklitterung, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une traduction-recréation observée in vivo. Enjeux de l’Anthologie bilingue commentée Rabelais-Fischart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier XVIe siècle franco-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Holtz et A.-P. Pouey-Mounou (avec A.-P. Pouey-Mounou et B. Renner), Mar 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freie Rede, ungewisses Lachen. Die Geschichtklitterung Johann Fischarts (1575-1590) und die französischen Religionskriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e congrès du Frankoromanistenverband, panel „Gewalt, Zensur und „freie Rede“ in der Literatur der Renaissance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, O. Millet et K. Westerwelle, Sep 2018, Osnabrück, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vas futile&amp;quot; : des silènes de Rabelais aux improbables récipients de Fischart (Prologue de la &amp;quot;Geschichtklitterung&amp;quot;, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Métaphores du livre à la Renaissance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-C. Thomine et I. Salas, Université de Lille, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridentinische Bibelepik und lutherische Meditationspraxis: Robert Arnauld d’Andillys Poeme sur la vie de Jésus-Christ (1634) und Johann Michael Moscheroschs Meditation sur la Vie de Iesus Christ (1646)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Sylvia Brockstieger und Dirk Werle (Hrsg.): "Johann Michael Moscheroschs Textwelten"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Beihefte zu Simpliciana, p. 171-201, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une édition inconnue du Miroir de l’ame pecheresse de Marguerite chez Claude Nourry : les Epistres amoureuses de la ‘nymphe des fayées’ [carême 1533]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Helwi Blom, Michèle Clément et Francesco Montorsi (éd.), "Du Calendrier des bergers au Pantagruel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 198, Droz, p. 269-304, 2024, L’atelier Nourry à Lyon au début du XVIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So wird deß Rabeles Nam und Wesen/ Nimmer verfaulen nit“: l’épitaphe de Ronsard transposée par Johann Fischart (Geschichtschrift, 1575)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans T. Bulang, H. Rudow (Hg.), "mîn sang sol wesen dîn‘. Deutsche Lyrik des Mittelalters und der frühen Neuzeit: Interpretationen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reichert Verlag, p. 283-295, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffractions. Le Contre Machiavel d’Innocent Gentillet en traduction allemande (Georg Nigrinus et Johann Fischart, Regentenkunst oder Fürstenspiegel, 1580)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans J.-L. Fournel et I. Paccagnella (éd.), "Traduire. Tradurre Translating. Vie des mots et voies des œuvres dans l’Europe de la Renaissance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, p. 505-533, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais en sous-main. Le Voyage des fils de Megaprazon de Goethe (1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans M. Huchon, N. Le Cadet et alii (éd.), "Inextinguible Rabelais"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 689-708, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À livres ouverts. Extractions et entrelardements dans le Gargantua allemand J. Fischart (Geschichtklitterung, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Marie-Gabrielle Lallemand et Miriam Speyer (éd.), "Usages du « copier-coller » aux XVIe et XVIIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, p. 47-66, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six métaphores en quête d’objet. De la difficulté à caractériser le Gargantua allemand de Johann Fischart (1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans : François Géal (éd.), "Les métaphores de la traduction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université d’Artois, p. 95-112., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillages. Quelques réflexions sur le devenir des jeux de mots de Rabelais dans la Geschichtklitterung de Johann Fischart (1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans N. Viet (éd.), "Traduire le mot d’esprit. Pour une géographie du rire dans l’Europe de la Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 283-295, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décennie allemande du chevalier français. Autour du Bayard de H. W. Behrisch (1777)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Laurent Vissière, Benjamin Deruelle (éds.), "Bayard ignoré. Une figure européenne de l’humanisme guerrier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 281-302, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Blason de la mort et son double en prose. Du nouveau sur Jean de Vauzelles, les Blasons et la ‘Danse de la mort’ de Holbein (1536-1538)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Nathalie Dauvois et Julien Goeury (éds.), 1536-1537. "Autour de Marot et des recueils collectifs : configurations du champ poétique français"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (2), Cahiers de Recherches médiévales et humanistes, pp.269-291, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais (not) translated (16th-21th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernd Renner (ed.), "A Companion to François Rabelais"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BCCT, chap. 21, p. 540-569, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Figures of the Bible Connected Printers, Artists, and Friends (1538–1576)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Suzan Folkerts (ed.), "Religious Connectivity in Urban Communities. Reading, Worshipping, and Connecting in the Continuum of Sacred and Secular, 1400-1600"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 215-238, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthousiasme, fureur et ergeysterung. Une nouvelle hypothèse d’interprétation du ‘Glucktratrara’ de Johann Fischart (1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Langues hybrides (XVIe-déb. XVIIe siècles). Hybridsprachen (16.-Anfang 17. Jh.), éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, p. 349-366, 2019, (De lingua et linguis VI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un blason de bric et de broc ? L’anatomie de Gargamelle chez Johann Fischart (1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Julien Goeury et Thomas Hunkeler (éd.), "Anatomie d’une anatomie. Nouvelles recherches sur les blasons anatomiques du corps féminin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, p. 433-452, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vberschrecklich lustig’. Einige Denkanstöße zur Geschichtklitterung als Nachdichtung eines komischen Romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: Tobias Bulang (Hg.), Johann Fischart genannt Mentzer. Frühneuzeitliche Autorschaft im intermedialen Kontext"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz (Wolfenbütteler Forschungen), p. 189-210, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que grand tu as ! Jeux de mot homonymique et étymologies signifiantes dans le Gargantua de Rabelais traduit par Johann Fischart (Geschichtklitterung, 1575-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Frédérique Brisset, Audrey Coussy, Ronald Jenn, Julie Loison-Charles (éd.), "Du jeu dans la langue. Traduire le jeu de mots"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 223-234, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre stratégies commerciales et “illustration” des vulgaires romans : la boutique de Guillaume Roville à Lyon (1548-1556) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Kammerer; Jan-Dirk Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers d’imprimeurs, lieux d’expérimentation des langues vernaculaires en Europe (fin XVe–XVIe siècles / Die Druckeroffizinen als Laboratorien der Volksprache in Europa (Ende 15. – 16. Jahrhundert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.443-487, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839445v1</w:t>
-              </w:r>
-[...1078 lines deleted...]
-                <w:t xml:space="preserve">hal-04565046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3093,165 +3093,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La première transposition allemande de Rabelais observable in vivo. Enjeux d’une Anthologie bilingue commentée du Gargantua et de la Geschichtschrift de J. Fischart (1575)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, p. 337-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rabelais européen. Le rôle des premières traductions de la geste gigantale dans la constitution d’un ‘classique’ (Fischart, Urquhart, Wieringa, Le Motteux, 1575-1694)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (337 (n° dir. par F. McIntosh-Varjabedian),), p. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468700v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04468679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Andreas Kablitz / Ursula Peters (Hg.), Mittelalterliche Literatur als Retextualisierung. Das Pèlerinage-Corpus des Guillaume de Deguileville im europäischen Mittelalter (Neues Forum für Allgemeine und Vergleichende Literaturwissenschaft 52), Universitätsverlag Winter, Heidelberg 2014</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulang T." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner B." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller J.-D." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouey-Mounou A.-P." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100491130#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Metzger-Rambach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulang T." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner B." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller J.-D." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouey-Mounou A.-P." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100491130#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Metzger-Rambach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>