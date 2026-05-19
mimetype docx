--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -537,2344 +537,2344 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridentinische Bibelepik und lutherische Meditationspraxis: Robert Arnauld d’Andillys Poeme sur la vie de Jésus-Christ (1634) und Johann Michael Moscheroschs Meditation sur la Vie de Iesus Christ (1646)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in : Sylvia Brockstieger und Dirk Werle (Hrsg.): "Johann Michael Moscheroschs Textwelten"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Beihefte zu Simpliciana, p. 171-201, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une édition inconnue du Miroir de l’ame pecheresse de Marguerite chez Claude Nourry : les Epistres amoureuses de la ‘nymphe des fayées’ [carême 1533]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Helwi Blom, Michèle Clément et Francesco Montorsi (éd.), "Du Calendrier des bergers au Pantagruel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 198, Droz, p. 269-304, 2024, L’atelier Nourry à Lyon au début du XVIe siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So wird deß Rabeles Nam und Wesen/ Nimmer verfaulen nit“: l’épitaphe de Ronsard transposée par Johann Fischart (Geschichtschrift, 1575)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans T. Bulang, H. Rudow (Hg.), "mîn sang sol wesen dîn‘. Deutsche Lyrik des Mittelalters und der frühen Neuzeit: Interpretationen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reichert Verlag, p. 283-295, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffractions. Le Contre Machiavel d’Innocent Gentillet en traduction allemande (Georg Nigrinus et Johann Fischart, Regentenkunst oder Fürstenspiegel, 1580)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans J.-L. Fournel et I. Paccagnella (éd.), "Traduire. Tradurre Translating. Vie des mots et voies des œuvres dans l’Europe de la Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 505-533, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillages. Quelques réflexions sur le devenir des jeux de mots de Rabelais dans la Geschichtklitterung de Johann Fischart (1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans N. Viet (éd.), "Traduire le mot d’esprit. Pour une géographie du rire dans l’Europe de la Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 283-295, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décennie allemande du chevalier français. Autour du Bayard de H. W. Behrisch (1777)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Laurent Vissière, Benjamin Deruelle (éds.), "Bayard ignoré. Une figure européenne de l’humanisme guerrier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 281-302, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Blason de la mort et son double en prose. Du nouveau sur Jean de Vauzelles, les Blasons et la ‘Danse de la mort’ de Holbein (1536-1538)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Nathalie Dauvois et Julien Goeury (éds.), 1536-1537. "Autour de Marot et des recueils collectifs : configurations du champ poétique français"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (2), Cahiers de Recherches médiévales et humanistes, pp.269-291, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais (not) translated (16th-21th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernd Renner (ed.), "A Companion to François Rabelais"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BCCT, chap. 21, p. 540-569, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Figures of the Bible Connected Printers, Artists, and Friends (1538–1576)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in : Suzan Folkerts (ed.), "Religious Connectivity in Urban Communities. Reading, Worshipping, and Connecting in the Continuum of Sacred and Secular, 1400-1600"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 215-238, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six métaphores en quête d’objet. De la difficulté à caractériser le Gargantua allemand de Johann Fischart (1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans : François Géal (éd.), "Les métaphores de la traduction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université d’Artois, p. 95-112., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À livres ouverts. Extractions et entrelardements dans le Gargantua allemand J. Fischart (Geschichtklitterung, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Marie-Gabrielle Lallemand et Miriam Speyer (éd.), "Usages du « copier-coller » aux XVIe et XVIIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, p. 47-66, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais en sous-main. Le Voyage des fils de Megaprazon de Goethe (1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans M. Huchon, N. Le Cadet et alii (éd.), "Inextinguible Rabelais"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 689-708, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enthousiasme, fureur et ergeysterung. Une nouvelle hypothèse d’interprétation du ‘Glucktratrara’ de Johann Fischart (1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Langues hybrides (XVIe-déb. XVIIe siècles). Hybridsprachen (16.-Anfang 17. Jh.), éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 349-366, 2019, (De lingua et linguis VI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un blason de bric et de broc ? L’anatomie de Gargamelle chez Johann Fischart (1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Julien Goeury et Thomas Hunkeler (éd.), "Anatomie d’une anatomie. Nouvelles recherches sur les blasons anatomiques du corps féminin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 433-452, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vberschrecklich lustig’. Einige Denkanstöße zur Geschichtklitterung als Nachdichtung eines komischen Romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in: Tobias Bulang (Hg.), Johann Fischart genannt Mentzer. Frühneuzeitliche Autorschaft im intermedialen Kontext"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz (Wolfenbütteler Forschungen), p. 189-210, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que grand tu as ! Jeux de mot homonymique et étymologies signifiantes dans le Gargantua de Rabelais traduit par Johann Fischart (Geschichtklitterung, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Frédérique Brisset, Audrey Coussy, Ronald Jenn, Julie Loison-Charles (éd.), "Du jeu dans la langue. Traduire le jeu de mots"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 223-234, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre stratégies commerciales et “illustration” des vulgaires romans : la boutique de Guillaume Roville à Lyon (1548-1556) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Rajchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Kammerer; Jan-Dirk Müller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers d’imprimeurs, lieux d’expérimentation des langues vernaculaires en Europe (fin XVe–XVIe siècles / Die Druckeroffizinen als Laboratorien der Volksprache in Europa (Ende 15. – 16. Jahrhundert)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.443-487, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de l’Europe au regard du plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Mar 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais à Strasbourg: des pouvoirs de la fiction en temps de guerres civiles (Johann Fischart traducteur, 1570-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CELAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge de l'incivilité. &amp;quot;Le Grobianus&amp;quot; de Friedrich Dedekind (1549) et ses avatars (XVIe-XVIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « (In)civilités. Langue, discours, société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Denis, Sorbonne Université, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copieusement traduire : le &amp;quot;Gargantua&amp;quot; dilaté de Johann Fischart (1575-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Copia »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, traductions et transferts. Languages, traductions and transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance : Nouvelles Voies (Séminaire Virtuel Interdisciplinaire, Séance Langues, traduction et transferts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération internationale des Sociétés et Instituts pour l’Etude de la Renaissance, Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisez et riez!‘ Ch. Levin Sander remodeleur de Rabelais et Fischart (1785-86)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Renaissance Society of America, panel „Rabelais et sa postérité (XVIIIe-XIXe siècles)“:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En vidéoconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roundtable : „How did they say Renaissance in Renaissance Europe?“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En vidéoconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures germaniques des &amp;quot;Songes drolatiques&amp;quot; : premiers jalons d’une recherche en cours sur de drôles de monstres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de M2, « Monstres en mots : l’écriture du monstrueux au XVIe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.-P. Pouey-Mounou, Sorbonne Université, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulturtransfer im Europa der Frühen Neuzeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Fondation Alexander von Humboldt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Geschichtklitterung&amp;quot; de Johann Fischart dans le sillage des recueils de facéties : nouvelles hypothèses sur une possible ‘communauté de rieurs’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Facéties du Labex OBVIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-C. Thomine et L. Amazan, Sorbonne Université, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quodlibet, questions facétieuses et fricassée. Rabelais récrit par Fischart (&amp;quot;Geschichtklitterung&amp;quot;, 1575-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translater Rabelais: (le) lard et la matière (Geschichtklitterung, 1575-1590)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une traduction-recréation observée in vivo. Enjeux de l’Anthologie bilingue commentée Rabelais-Fischart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier XVIe siècle franco-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Holtz et A.-P. Pouey-Mounou (avec A.-P. Pouey-Mounou et B. Renner), Mar 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vas futile&amp;quot; : des silènes de Rabelais aux improbables récipients de Fischart (Prologue de la &amp;quot;Geschichtklitterung&amp;quot;, 1575-1590)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Métaphores du livre à la Renaissance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-C. Thomine et I. Salas, Université de Lille, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freie Rede, ungewisses Lachen. Die Geschichtklitterung Johann Fischarts (1575-1590) und die französischen Religionskriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès du Frankoromanistenverband, panel „Gewalt, Zensur und „freie Rede“ in der Literatur der Renaissance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Millet et K. Westerwelle, Sep 2018, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565077v1</w:t>
-              </w:r>
-[...1302 lines deleted...]
-                <w:t xml:space="preserve">hal-01839445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3093,303 +3093,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rabelais européen. Le rôle des premières traductions de la geste gigantale dans la constitution d’un ‘classique’ (Fischart, Urquhart, Wieringa, Le Motteux, 1575-1694)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (337 (n° dir. par F. McIntosh-Varjabedian),), p. 1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première transposition allemande de Rabelais observable in vivo. Enjeux d’une Anthologie bilingue commentée du Gargantua et de la Geschichtschrift de J. Fischart (1575)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, p. 337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rabelais européen. Le rôle des premières traductions de la geste gigantale dans la constitution d’un ‘classique’ (Fischart, Urquhart, Wieringa, Le Motteux, 1575-1694)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein verkanntes Dokument über die Verbreitung von Jacques Yvers Printemps (1572) im deutschsprachigen Raum: Johann Fischarts Vorrede zur Geschichtschrift (1575)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (337 (n° dir. par F. McIntosh-Varjabedian),), p. 1-10</w:t>
+              <w:t xml:space="preserve">Jahrbuch der Oswald von Wolkenstein Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Andreas Kablitz / Ursula Peters (Hg.), Mittelalterliche Literatur als Retextualisierung. Das Pèlerinage-Corpus des Guillaume de Deguileville im europäischen Mittelalter (Neues Forum für Allgemeine und Vergleichende Literaturwissenschaft 52), Universitätsverlag Winter, Heidelberg 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbitrium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (3), p. 327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469523v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04468738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une cour l’autre. Caspar Scheit, traducteur méconnu de Marot (Heidelberg, 1551)</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulang T." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner B." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller J.-D." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouey-Mounou A.-P." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100491130#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Metzger-Rambach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulang T." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellner B." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller J.-D." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouey-Mounou A.-P." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100491130#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Metzger-Rambach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04469523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04468755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>