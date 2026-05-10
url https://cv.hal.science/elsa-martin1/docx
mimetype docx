--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -668,222 +668,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valley-bottom wetland selection for water-quality preservation: How to deal with the absence of quantification of water-quality benefits?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cover Crops and Water Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wre.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.605-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-019-09657-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156974v1</w:t>
+                <w:t xml:space="preserve">hal-02406105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Crops and Water Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valley-bottom wetland selection for water-quality preservation: How to deal with the absence of quantification of water-quality benefits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (6), pp.605-623. </w:t>
+              <w:t xml:space="preserve">Water Resources and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-019-09657-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wre.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406105v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in the vicinity of conventional arable crops: which impact on revenues and costs</w:t>
               </w:r>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.170-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1181,77 +1181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the purchase cost of agricultural land: The example of Côte d'Or, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.464-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Barro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.70079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03166630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Chiambretto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00509-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02406105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09657-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Villaverde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2019.10024882" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01500877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2012.00374.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9455B6512C041D55CB079E3A6EC39FAC7999DCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2010.526310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Barro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.70079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pinault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107538" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Pilloix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03166630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Chiambretto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00509-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02406105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09657-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Villaverde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2019.10024882" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01500877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2012.00374.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9455B6512C041D55CB079E3A6EC39FAC7999DCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2010.526310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>