--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -225,394 +225,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des ateliers participatifs pour étudier la mobilisation des acteurs autour de la restauration du Rhône dans un contexte de recherche-action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales des Sciences Sociales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-04833531v1</w:t>
+                <w:t xml:space="preserve">hal-04731243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser les acteurs autour de la restauration écologique du Rhône : la gouvernance collaborative à l’épreuve des changements de paradigme de l’action publique environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Alp</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldrich Navratil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Costaz-Puyou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Mémoires du Rhône - Le Rhône frontière et trait d'union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731243v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-04833629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les acteurs autour de la restauration écologique du Rhône : la gouvernance collaborative à l’épreuve des changements de paradigme de l’action publique environnementale</w:t>
+                <w:t xml:space="preserve">L’apport des ateliers participatifs pour étudier la mobilisation des acteurs autour de la restauration du Rhône dans un contexte de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Costaz-Puyou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du Rhône - Le Rhône frontière et trait d'union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Suisse</w:t>
+              <w:t xml:space="preserve">Doctoriales des Sciences Sociales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-04833629v1</w:t>
+                <w:t xml:space="preserve">ensl-04833531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t>
               </w:r>
@@ -775,51 +775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GOUPIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
@@ -1232,51 +1232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Costaz-Puyou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Girardot-Pennors" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Costaz-Puyou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Girardot-Pennors" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>