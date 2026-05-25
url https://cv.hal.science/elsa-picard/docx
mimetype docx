--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -225,644 +225,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport des ateliers participatifs pour étudier la mobilisation des acteurs autour de la restauration du Rhône dans un contexte de recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldrich Navratil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Costaz-Puyou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Doctoriales des Sciences Sociales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731243v1</w:t>
+                <w:t xml:space="preserve">ensl-04833531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les acteurs autour de la restauration écologique du Rhône : la gouvernance collaborative à l’épreuve des changements de paradigme de l’action publique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Costaz-Puyou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du Rhône - Le Rhône frontière et trait d'union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-04833629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des ateliers participatifs pour étudier la mobilisation des acteurs autour de la restauration du Rhône dans un contexte de recherche-action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From ecological restoration to river commoning – A process to be supported by participatory methods. Exemples from interdisciplinary experiments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales des Sciences Sociales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Escola de verao international - Desafíos socioterritoriales para la gobernanza del agua en zonas semiáridas y en contexto de escasez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR G-EAU, FUNCEME y Universitat de la Plata, Apr 2024, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-04833531v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel projet de restauration pour l’Auzon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire GOUPIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290003v1</w:t>
+                <w:t xml:space="preserve">hal-04731179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel projet de restauration pour l’Auzon ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rivière comme &amp;quot;être-en-commun&amp;quot; : une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GOUPIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">10. Congrès de l'Association Française de Sociologie : Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731179v1</w:t>
+                <w:t xml:space="preserve">hal-04290003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérimentation participative pour co-construire des états futurs désirables de l’Auzon (Vaucluse)</w:t>
               </w:r>
@@ -1232,51 +1232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Costaz-Puyou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Girardot-Pennors" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maurines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Costaz-Puyou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04833629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Girardot-Pennors" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>