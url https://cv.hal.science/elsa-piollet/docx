--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -217,248 +217,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic trade-off chart for the design of multilayer acoustic packages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High damping and nonlinear vibration of sandwich beams with entangled cross-linked fibres as core material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Piollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Piollet</w:t>
+                <w:t xml:space="preserve">Edith Roland Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.353-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184275v1</w:t>
+                <w:t xml:space="preserve">hal-02157073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High damping and nonlinear vibration of sandwich beams with entangled cross-linked fibres as core material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An acoustic trade-off chart for the design of multilayer acoustic packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Piollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ross</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.353-366. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157073v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blade/casing rubbing interactions in aircraft engines: Numerical benchmark and design guidelines based on NASA rotor 37</w:t>
               </w:r>
@@ -574,51 +574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Piollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 383, pp.248-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,51 +1251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient response of a sandwich structure damped with a fibrous core material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1385,51 +1385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1467,51 +1467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Vibration Behavior of Sandwich Beams With Entangled Fiber Core Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Piollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poquillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,51 +1843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059582v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lain&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nyssen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042808" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Roland Fotsing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.03.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060883v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kojtych" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cola&#239;tis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vadcard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-76552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalifeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Piollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millecamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-63629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bianki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c73b490f4a33c386772eb7b967248cda2dc746d2;origin=https://hal.archives-ouvertes.fr/hal-02127993;visit=swh:1:snp:a398b066ce8474e9e56bd195cd4d6375864d246c;anchor=swh:1:rev:4c301f0671975eaa9878cf51b0ba4623d48534a2;path=/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059582v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lain&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nyssen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042808" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Roland Fotsing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.03.029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060883v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kojtych" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cola&#239;tis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vadcard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-76552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalifeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Piollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millecamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-63629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bianki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c73b490f4a33c386772eb7b967248cda2dc746d2;origin=https://hal.archives-ouvertes.fr/hal-02127993;visit=swh:1:snp:a398b066ce8474e9e56bd195cd4d6375864d246c;anchor=swh:1:rev:4c301f0671975eaa9878cf51b0ba4623d48534a2;path=/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>