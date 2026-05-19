--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -543,191 +543,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le communicant scientifique : un Janus dans les universités françaises ?</w:t>
+                <w:t xml:space="preserve">Normes supranationales et pratiques locales : la fabrique de la communication scientifique dans l’ESR français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Poupardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des Sciences de l’Information et de la Communication (SFSIC), Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence du RESUP « Au-delà du national. Globalisation, circulations et comparaisons dans l’enseignement supérieur et la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP (Réseau d’études sur l’enseignement supérieur), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406766v1</w:t>
+                <w:t xml:space="preserve">hal-05457478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes supranationales et pratiques locales : la fabrique de la communication scientifique dans l’ESR français</w:t>
+                <w:t xml:space="preserve">Le communicant scientifique : un Janus dans les universités françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Poupardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du RESUP « Au-delà du national. Globalisation, circulations et comparaisons dans l’enseignement supérieur et la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESUP (Réseau d’études sur l’enseignement supérieur), Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des Sciences de l’Information et de la Communication (SFSIC), Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457478v1</w:t>
+                <w:t xml:space="preserve">hal-05406766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulgarisation scientifique et bénévolat : le cas des chercheurs en neurosciences</w:t>
               </w:r>
@@ -2626,51 +2626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Jurdant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allamel-Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05574761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clermont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurent.di-filippo.fr/downloads/ISPIM3_aveccouverture.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neotheque.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Jurdant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allamel-Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05574761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clermont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurent.di-filippo.fr/downloads/ISPIM3_aveccouverture.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neotheque.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>