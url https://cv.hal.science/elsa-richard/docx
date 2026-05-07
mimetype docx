--- v0 (2026-04-04)
+++ v1 (2026-05-07)
@@ -377,209 +377,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action des collectivités territoriales face au « problème climat » en France : une caractérisation par les politiques environnementales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le plan climat de la communauté urbaine de Toulouse Métropole : une démarche territoriale « ordinaire » d’adaptation aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2014036⟩</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Adaptations aux changements environnementaux et territoires, 37, https://soe.revues.org/1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135164v1</w:t>
+                <w:t xml:space="preserve">hal-01591708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan climat de la communauté urbaine de Toulouse Métropole : une démarche territoriale « ordinaire » d’adaptation aux changements climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’action des collectivités territoriales face au « problème climat » en France : une caractérisation par les politiques environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Adaptations aux changements environnementaux et territoires, 37, https://soe.revues.org/1034. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Territoires en transition environnementale, 22 (3), pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.1070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591708v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les initiatives d’adaptation aux changements climatiques : entre maintien des logiques de développement et renforcement des coopérations entre territoires</w:t>
               </w:r>
@@ -1214,212 +1214,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01332310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation au changement climatique, nouveau critère de développement durable des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la construction des politiques régionales face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Paul Carrière, Christophe Demazière, Rodica Petrea, Luminita Filimon. </w:t>
+              <w:t xml:space="preserve">BERTRAND F. &amp; ROCHER L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mise en œuvre du développement territorial durable : déclinaisons franco-roumaines</w:t>
+              <w:t xml:space="preserve">Les territoires face aux changements climatiques. Une première génération d’initiatives locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 978-2-343-01281-0</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-100, 2013, 978-2-87574-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473155v1</w:t>
+                <w:t xml:space="preserve">halshs-01321843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la construction des politiques régionales face aux changements climatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’adaptation au changement climatique, nouveau critère de développement durable des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BERTRAND F. &amp; ROCHER L. </w:t>
+              <w:t xml:space="preserve">Jean-Paul Carrière, Christophe Demazière, Rodica Petrea, Luminita Filimon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires face aux changements climatiques. Une première génération d’initiatives locales</w:t>
+              <w:t xml:space="preserve">La mise en œuvre du développement territorial durable : déclinaisons franco-roumaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-100, 2013, 978-2-87574-093-9</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-343-01281-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01321843v1</w:t>
+                <w:t xml:space="preserve">hal-01473155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1846,51 +1846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118451716.html#" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/78832/datasheet_574093.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01135170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118451716.html#" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118451694.ch10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/78832/datasheet_574093.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>