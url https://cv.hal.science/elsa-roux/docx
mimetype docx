--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -3098,51 +3098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AC04D38"/>
+    <w:nsid w:val="C0D4088C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>