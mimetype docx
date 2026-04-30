--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -660,381 +660,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces du décor en marbre de l’agglomération antique de Vichy (Allier)</w:t>
+                <w:t xml:space="preserve">A la découverte du passé antique de Menthon-Saint-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rocque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De marbre et de calcaire : les revêtements lapidaires, reflet des identités provinciales en Gaules et en Germanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEDMA - Association Française pour l'Etude des Décors de Marbres Antiques, Dec 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférences du Chateau de Menthon-Saint-Bernard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chateau de Menthon-Saint-Bernard, May 2025, Menthon-Saint-Bernard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05400266v1</w:t>
+                <w:t xml:space="preserve">halshs-05291064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor lapidaire des quartiers d'habitation de Le Pègue (Drôme) : synthèse des fouilles récentes</w:t>
+                <w:t xml:space="preserve">À la découverte du passé antique de Menthon-Saint-Bernard : archéologie préventive au lieu-dit « les Choseaux » (premiers résultats).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pauline Pringalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De marbre et de calcaire : les revêtements lapidaires, reflet des identités provinciales en Gaules et en Germanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEDMA - Association Française pour l'Etude des Décors de Marbres Antiques, Dec 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Rencontres archéologiques de Savoie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05400245v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05291061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la découverte du passé antique de Menthon-Saint-Bernard</w:t>
+                <w:t xml:space="preserve">Sur les traces du décor en marbre de l’agglomération antique de Vichy (Allier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rocque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Chateau de Menthon-Saint-Bernard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chateau de Menthon-Saint-Bernard, May 2025, Menthon-Saint-Bernard, France</w:t>
+              <w:t xml:space="preserve">De marbre et de calcaire : les revêtements lapidaires, reflet des identités provinciales en Gaules et en Germanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEDMA - Association Française pour l'Etude des Décors de Marbres Antiques, Dec 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05291064v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05400266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte du passé antique de Menthon-Saint-Bernard : archéologie préventive au lieu-dit « les Choseaux » (premiers résultats).</w:t>
+                <w:t xml:space="preserve">Le décor lapidaire des quartiers d'habitation de Le Pègue (Drôme) : synthèse des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pauline Pringalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres archéologiques de Savoie 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">De marbre et de calcaire : les revêtements lapidaires, reflet des identités provinciales en Gaules et en Germanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEDMA - Association Française pour l'Etude des Décors de Marbres Antiques, Dec 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05291061v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05400245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier lapidaire du 49 avenue Kennedy : Reflets d’une riche demeure antique à Narbonne (Aude)</w:t>
               </w:r>
@@ -1351,165 +1351,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03574461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évergètes et la mise en œuvre des décors marmoréens à Vaison-la-Romaine, d’après les inscriptions</w:t>
+                <w:t xml:space="preserve">Modalités du démantèlement et de remploi des décors marmoréens à Vaison-la-Romaine, Vaucluse, France (III-Ve siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évergétisme et architecture dans le monde romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">RACTA 2018: Ricerche di Archeologia Cristiana, Tardantichità e Altomedioevo, Ist International conference of PhD students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03574471v1</w:t>
+                <w:t xml:space="preserve">halshs-03574449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités du démantèlement et de remploi des décors marmoréens à Vaison-la-Romaine, Vaucluse, France (III-Ve siècle)</w:t>
+                <w:t xml:space="preserve">Les évergètes et la mise en œuvre des décors marmoréens à Vaison-la-Romaine, d’après les inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACTA 2018: Ricerche di Archeologia Cristiana, Tardantichità e Altomedioevo, Ist International conference of PhD students</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Évergétisme et architecture dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03574449v1</w:t>
+                <w:t xml:space="preserve">halshs-03574471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbles discovered on the Site of the Forum of Vaison-la-Romaine (Vaucluse, France) : Preliminary Results</w:t>
               </w:r>
@@ -2073,273 +2073,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05228779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphithéâtre travée T15, Arles (13), RFO Hadès</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">SRA PACA (Aix-en-Provence). 2023, 71p</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude). Interactions entre ports, ville et territoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barat-Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2023, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04919890v1</w:t>
+                <w:t xml:space="preserve">hal-04858529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude). Interactions entre ports, ville et territoire »</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place Wilson, Arles (13), RFO Hadès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA PACA (Aix-en-Provence). 2023, 69p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04858529v1</w:t>
+                <w:t xml:space="preserve">hal-04919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place Wilson, Arles (13), RFO Hadès</w:t>
+                <w:t xml:space="preserve">Amphithéâtre travée T15, Arles (13), RFO Hadès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA PACA (Aix-en-Provence). 2023, 69p</w:t>
+              <w:t xml:space="preserve">SRA PACA (Aix-en-Provence). 2023, 71p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919901v1</w:t>
+                <w:t xml:space="preserve">halshs-04919890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue du Bac. Arles (13). Bouches-du-Rhône. RFO Hadès</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0D4088C"/>
+    <w:nsid w:val="98961046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3329,51 +3329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281684855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baraton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Macario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2020.1526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Philibeaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#235;lle Toutain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holleville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03574352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281684855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baraton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Macario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2020.1526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Philibeaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#235;lle Toutain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holleville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03574352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>