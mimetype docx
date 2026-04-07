--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1378,221 +1378,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le centre monumental pré-augustéen de &amp;lt;i&amp;gt;Glanum&amp;lt;/i&amp;gt;, quelques précisions chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
+              <w:t xml:space="preserve">Les modèles italiens dans l’architecture des IIe et Ier siècles avant notre ère en Gaule et dans les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Guichard; Michel Vaginay, Oct 2013, Toulouse, France. pp.235-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150000v1</w:t>
+                <w:t xml:space="preserve">hal-02876994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre monumental pré-augustéen de &amp;lt;i&amp;gt;Glanum&amp;lt;/i&amp;gt;, quelques précisions chronologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modèles italiens dans l’architecture des IIe et Ier siècles avant notre ère en Gaule et dans les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Guichard; Michel Vaginay, Oct 2013, Toulouse, France. pp.235-252</w:t>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876994v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux apports sur la chronologie du centre monumental pré-augustéen de Glanum (Bouches-du-Rhône)</w:t>
               </w:r>
@@ -1973,64 +1973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,64 +2558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie en lien avec l'article Typochronologie des inhumations de l'Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : Une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04278913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04278913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>