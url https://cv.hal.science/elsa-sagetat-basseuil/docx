--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -791,69 +791,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Ode-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 31e Rencontres de l'AFAV (Besançon, 2016), pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132342v1</w:t>
+                <w:t xml:space="preserve">hal-01874590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verres antiques de la nécropole du &amp;quot;Mas du Grand Contras&amp;quot; à Graveson (Bouches-du-Rhône).</w:t>
               </w:r>
@@ -873,69 +873,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Ode-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31e Rencontres de l'AFAV (Besançon, 2016), pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874590v1</w:t>
+                <w:t xml:space="preserve">hal-04132342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire d'une voie antique au sud d'Avignon</w:t>
               </w:r>
@@ -2238,195 +2238,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa antique d’Ussol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles propositions d'organisation urbaine du centre monumental pré-augustéen de Glanum (Saint-Rémy-de-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bourdin; Dubouloz Julien; Rosso Emmanuelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Saint-Rémy de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874431v1</w:t>
+                <w:t xml:space="preserve">hal-01874324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles propositions d'organisation urbaine du centre monumental pré-augustéen de Glanum (Saint-Rémy-de-Provence)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa antique d’Ussol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moroldo Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUP, 2014</w:t>
+              <w:t xml:space="preserve">Histoire de Saint-Rémy de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874324v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04278913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04278913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>