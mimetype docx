--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2238,195 +2238,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles propositions d'organisation urbaine du centre monumental pré-augustéen de Glanum (Saint-Rémy-de-Provence)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa antique d’Ussol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moroldo Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUP, 2014</w:t>
+              <w:t xml:space="preserve">Histoire de Saint-Rémy de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874324v1</w:t>
+                <w:t xml:space="preserve">hal-01874431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa antique d’Ussol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles propositions d'organisation urbaine du centre monumental pré-augustéen de Glanum (Saint-Rémy-de-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bourdin; Dubouloz Julien; Rosso Emmanuelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Saint-Rémy de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874431v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04278913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ode-Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04278943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04278913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>