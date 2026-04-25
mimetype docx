--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -1202,469 +1202,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomisation de l’enfant à l’égard de son nom de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vaccin et droit à l'aune de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Creteau-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, https://lext.so/RDC200w6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autonomisation de l’enfant à l’égard de son nom de famille</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données génétiques au service de la recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 1 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.091.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition demandée par l’enfant : le contrôle du refus du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Audition demandée par l’enfant : le contrôle du refus du juge</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de bioéthique: les grandes lignes d'une réforme attendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Loi de bioéthique: les grandes lignes d'une réforme attendue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pleine individualisation de l’enfant né sans vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2136,51 +2136,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legalized Families in The Era of Bordered Globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 04, pp.1030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02238812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2333,165 +2333,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tierce opposition des créanciers étendue à la séparation de corps</w:t>
+                <w:t xml:space="preserve">De quelques précisions quant aux règles applicables aux créances entre époux en participation aux acquêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3</w:t>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503790v1</w:t>
+                <w:t xml:space="preserve">hal-05503782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques précisions quant aux règles applicables aux créances entre époux en participation aux acquêts</w:t>
+                <w:t xml:space="preserve">La tierce opposition des créanciers étendue à la séparation de corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2</w:t>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503782v1</w:t>
+                <w:t xml:space="preserve">hal-05503790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PMA de complaisance aux prises avec le droit commun</w:t>
               </w:r>
@@ -3033,178 +3033,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit neuro-éthique et autonomie personnelle - quelques pistes de réflexion à partir de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRJS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit neuro-éthique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-85002-071-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité génétique : le groupe et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vulnérabilités liées à la génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, pp.155-185, 2025, 274928273X. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.carva.2025.01.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.carva.2025.01.0155⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05503510v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05503873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dénonciation des violences gynécologiques et obstétricales ou l'appel à une revalorisation du care</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4078,51 +4078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19.18, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2023, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4142,101 +4142,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le procès pénal à l'épreuve de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas-Gréciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université paris 1 Panthéon- Sorbonne. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LE PROCES PENAL A L'EPREUVE DE LA GENETIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4383,51 +4501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.073.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.091.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03346453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Julie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/des-enjeux-dinterets-public-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03390250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.073.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.091.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03346453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Julie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/des-enjeux-dinterets-public-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03390250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delattre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Richefeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>