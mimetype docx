--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -533,1138 +533,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la prestation compensatoire : la simple vocation successorale reste exclue</w:t>
+                <w:t xml:space="preserve">Les données génétiques au service de la recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 1 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.091.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition demandée par l’enfant : le contrôle du refus du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adaptation du droit français aux exigences européennes en matière de DMDIV</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la prestation compensatoire : la simple vocation successorale reste exclue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation du droit français aux exigences européennes en matière de DMDIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépistage prénatal non invasif ou le poids de la technique sur une politique de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas d’héritiers pour les gamètes conservés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation de l’exercice de l’autorité parentale : usages et mésusages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement de la filiation par possession d’état : nouvelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests osseux : doute et intérêt supérieur de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanceurs d'alerte - Vers la fin d'un chemin de croix ? . - La transposition de la directive relative à la protection des lanceurs d'alerte - Aperçu rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.act. 506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliation génétique. Perspectives et écueils d’une pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 73 (1), pp.125-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/droit.073.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomisation de l’enfant à l’égard de son nom de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccin et droit à l'aune de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Creteau-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, https://lext.so/RDC200w6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">Audition demandée par l’enfant : le contrôle du refus du juge</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de bioéthique: les grandes lignes d'une réforme attendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Loi de bioéthique: les grandes lignes d'une réforme attendue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pleine individualisation de l’enfant né sans vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition de la directive sur la protection des personnes qui signalent des violations du droit de l’Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1880,329 +1880,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legalized Families in The Era of Bordered Globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.1030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place de la preuve ADN dans le procès pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonhard Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Colloque : Le procès pénal à l’épreuve de la génétique, 19 nov. 2018, organisé par l’Institut des Sciences Juridique et Philosophique de la Sorbonne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre incongrue entre contrats et filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 01, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des intermédiaires, instrument de lutte contre les contrats de mère porteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, https://lext.so/RDC116f1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503726v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02238812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventions de mère porteuse: inexécutoires, mais effectives!</w:t>
               </w:r>
@@ -2628,51 +2628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big pharma, big data et recherche génétique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 02, https://lext.so/RDC111v8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3263,64 +3263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests génétiques et enjeux contemporains du consentement. Le cas du dépistage prénatal non invasif (DPNI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3352,346 +3352,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche en parentèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la trace des suspects. L'incorporation de la preuve et de l'indice à l'ère de la génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7351-2726-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Health data hub et &amp;quot;données Covid&amp;quot;. La pérennisation des dispositifs d’urgence relatifs à la collecte massive des données du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Laugier; Christine Noivillle; Xavier Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des enjeux d’intérêt public en temps de pandémie. Un double regard juridique et philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84934-611-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03353440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La recherche en parentèle</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture de l’AMP : réflexions sur la filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur la trace des suspects. L'incorporation de la preuve et de l'indice à l'ère de la génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-7351-2726-9</w:t>
+              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, des sciences sociales et de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.245-264, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la fin d’un chemin de croix ? La directive relative à la protection des lanceurs d’alerte et les enjeux de sa transposition en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de M.-A. Hermitte, V. Barros (Dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia University Press, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409117v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03389767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux usages de la génétique en matière pénale</w:t>
               </w:r>
@@ -4052,77 +4052,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19.18, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2023, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4501,51 +4501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.073.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.091.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03346453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Julie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/des-enjeux-dinterets-public-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03390250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delattre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Richefeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.091.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.073.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creteau-Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03346453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Julie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03390250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/des-enjeux-dinterets-public-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03389752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delattre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Richefeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>