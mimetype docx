--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -235,105 +235,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massacres négrophobes aux frontières de Ceuta et Melilla</w:t>
+                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.23-26. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.139.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500915v1</w:t>
+                <w:t xml:space="preserve">hal-04500910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massacrer pour rasseoir l’ordre migratoire</w:t>
               </w:r>
@@ -391,615 +404,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massacres négrophobes aux frontières de Ceuta et Melilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.139.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669473v1</w:t>
+                <w:t xml:space="preserve">hal-04500915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
+                <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.43-46. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500910v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte et politiser les violences faites aux femmes illégalisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.105-113. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/psyc/202253105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500897v1</w:t>
+                <w:t xml:space="preserve">hal-03982621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte et politiser les violences faites aux femmes illégalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202253105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03982621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Colonial Maternalism Within the Gendered Morals of Humanitarianism: Experiences of Migrant Women at the Moroccan-Spanish Border</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Nous sommes des battantes. » Expériences de femmes d’Afrique centrale et de l’Ouest à la frontière maroco-espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.642326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gss.6548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000574v1</w:t>
+                <w:t xml:space="preserve">hal-04500944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous sommes des battantes. » Expériences de femmes d’Afrique centrale et de l’Ouest à la frontière maroco-espagnole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Colonial Maternalism Within the Gendered Morals of Humanitarianism: Experiences of Migrant Women at the Moroccan-Spanish Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gss.6548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.642326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500944v1</w:t>
+                <w:t xml:space="preserve">hal-04000574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinités et féminités à la frontière maroco-espagnole. Miroirs d’un contrôle migratoire racialisé et genré</w:t>
               </w:r>
@@ -1291,183 +1291,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation des frontières et violences contre les femmes en quête de mobilité</w:t>
+                <w:t xml:space="preserve">« Boza ! » disent aussi les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° 173 (3), pp.143-158. </w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 83 (2), pp.82-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.173.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vaca.083.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500892v1</w:t>
+                <w:t xml:space="preserve">hal-04500879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Boza ! » disent aussi les femmes</w:t>
+                <w:t xml:space="preserve">Sécurisation des frontières et violences contre les femmes en quête de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° 83 (2), pp.82-91. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 173 (3), pp.143-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vaca.083.0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.173.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500879v1</w:t>
+                <w:t xml:space="preserve">hal-04500892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1511,77 +1511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2101,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114785ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M0H7D4R2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.642326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6548" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2020.1800211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-019-0128-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13060/25706578.2019.20.1.462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.083.0082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114785ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M0H7D4R2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.642326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2020.1800211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-019-0128-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13060/25706578.2019.20.1.462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.083.0082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>