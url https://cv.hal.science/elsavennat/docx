--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -498,4079 +498,4204 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular porosity in dentin exhibits complex network characteristics with spatio-temporal fluctuations</w:t>
+                <w:t xml:space="preserve">Ano1 Antisense Therapy Improves Enamel Properties in Molars but not Amelogenesis in a Murine Model of Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chatelain</w:t>
+                <w:t xml:space="preserve">Nedjar Dinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">Vanden Bossche Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Christie Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+                <w:t xml:space="preserve">Nguyen The Nghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">Hermans Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300938v1</w:t>
+                <w:t xml:space="preserve">hal-05579219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free visualisation of histological features in human teeth using autofluorescence imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular porosity in dentin exhibits complex network characteristics with spatio-temporal fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seunghwan Goldmund Lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.564484⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300913v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of dentinogenesis and pathophysiology of dentinogenesis imperfecta: how does it affect dentin structure and biomechanics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Label-free visualisation of histological features in human teeth using autofluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangaya Touraivane</w:t>
+                <w:t xml:space="preserve">Seunghwan Goldmund Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Berdal</w:t>
+                <w:t xml:space="preserve">Kwangseuk Kyhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.10.009⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.564484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505570v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiology of dentinogenesis and pathophysiology of dentinogenesis imperfecta: how does it affect dentin structure and biomechanics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Charlotte Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t>
+                <w:t xml:space="preserve">Shangaya Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+                <w:t xml:space="preserve">Ariane Berdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Salmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matheus Oliveira</w:t>
+                <w:t xml:space="preserve">Benjamin Pj Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157692v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of echogenicity in 3D-printed tissue-mimicking materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Bonnevay</w:t>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Tie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matheus Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 296 (Part B), pp.128907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799006v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametrical finite element analysis for functionally graded material overlay restoration</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of echogenicity in 3D-printed tissue-mimicking materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoline Larsen</w:t>
+                <w:t xml:space="preserve">Merlin Bonnevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Constance Stchepinsky</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.106409. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414763v1</w:t>
+                <w:t xml:space="preserve">hal-04799006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, microstructural, and textural modifications of meringues induced by low-pressure baking process</w:t>
+                <w:t xml:space="preserve">A parametrical finite element analysis for functionally graded material overlay restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Scolan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoline Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Constance Stchepinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Corlay</w:t>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, pp.100767. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318747v1</w:t>
+                <w:t xml:space="preserve">hal-04414763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding of coin-shaped osseointegrated implants: Coupling of experimental and numerical approaches</w:t>
+                <w:t xml:space="preserve">Structural, microstructural, and textural modifications of meringues induced by low-pressure baking process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Immel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Laurent Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Franck Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.105787. </w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.100767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044185v1</w:t>
+                <w:t xml:space="preserve">hal-04318747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Debonding of coin-shaped osseointegrated implants: Coupling of experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.105787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462238v1</w:t>
+                <w:t xml:space="preserve">hal-04044185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asef Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:t xml:space="preserve">, 2021, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249482v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asef Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249487v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prototype CAE Tool for Mechanical Optimization of Dental CAD/CAM Process for All-ceramic Restoration</w:t>
+                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyo Shindo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.426-448⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075082v1</w:t>
+                <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of defects in all-ceramic crown adhesive layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Prototype CAE Tool for Mechanical Optimization of Dental CAD/CAM Process for All-ceramic Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816302⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.426-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.426-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249550v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical behavior of dentin-inspired nanoporous copper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological characterization of defects in all-ceramic crown adhesive layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Violante</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Y. Yasothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonia Antoniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.99-103. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S303-S305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486319v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ALTERNATIVE TO PERIODIC HOMOGENIZATION FOR DENTIN ELASTIC STIFFNESS</w:t>
+                <w:t xml:space="preserve">Structure and mechanical behavior of dentin-inspired nanoporous copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Arson</w:t>
+                <w:t xml:space="preserve">Timothy Ibru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Yasothan</w:t>
+                <w:t xml:space="preserve">Sarah Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeanneret</w:t>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Benoit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonia Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519419500817⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249491v1</w:t>
+                <w:t xml:space="preserve">hal-02486319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Milling Tool and Prosthetic Materials on Roughness of the Dental CAD CAM Prostheses in End Milling Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN ALTERNATIVE TO PERIODIC HOMOGENIZATION FOR DENTIN ELASTIC STIFFNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Arson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+                <w:t xml:space="preserve">Yannick Yasothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pierre Tapie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10072238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (02), pp.1950081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519419500817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554134v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to optimize bonding of adhesive materials to molar‐incisor hypomineralization‐affected enamel: A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of Milling Tool and Prosthetic Materials on Roughness of the Dental CAD CAM Prostheses in End Milling Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pierre Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Paediatric Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ipd.12621⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10072238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486320v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted iron storage in dental fluorosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies to optimize bonding of adhesive materials to molar‐incisor hypomineralization‐affected enamel: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilmann Wurtz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marianne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022034519855650⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Paediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ipd.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289423v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disrupted iron storage in dental fluorosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Duval</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sophia Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilmann Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (9), pp.994-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022034519855650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175758v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and mechanics of dentin using FIB-SEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Muendi</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S90-S92. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249552v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphology and mechanics of dentin using FIB-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Muendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.894-903⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S90-S92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995211v1</w:t>
+                <w:t xml:space="preserve">hal-03249552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.894-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.894-903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446736v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wang Wenlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angle Orthodontist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511428v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation Measurement of CAD/CAM Dental Crowns with X-Ray Micro-CT: Metrological Chain Standardization and 3D Gap Size Distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boitelle</w:t>
+                <w:t xml:space="preserve">Aline Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morenton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/7963928⟩</w:t>
+              <w:t xml:space="preserve">Angle Orthodontist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (6), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677666v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation Measurement of CAD/CAM Dental Crowns with X-Ray Micro-CT: Metrological Chain Standardization and 3D Gap Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+                <w:t xml:space="preserve">N. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">P. Boitelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+                <w:t xml:space="preserve">P. Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+                <w:t xml:space="preserve">J.-P. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.7963928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/7963928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511422v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural biomimetic porous medium mimicking hypomineralized enamel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Denis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100634v1</w:t>
+                <w:t xml:space="preserve">hal-02511422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CAD/CAM tool and material on tool wear and roughness of dental prostheses after milling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A natural biomimetic porous medium mimicking hypomineralized enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2014.12.021⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01149510v1</w:t>
+                <w:t xml:space="preserve">hal-01100634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White spots on enamel: Treatment protocol by superficial or deep infiltration (part 2)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of CAD/CAM tool and material on tool wear and roughness of dental prostheses after milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gil Tirlet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2014.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943481v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">White spots on enamel: Treatment protocol by superficial or deep infiltration (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Degrange Michel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Tirlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Orthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1016/j.ortho.2013.12.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.709848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00804239v1</w:t>
+                <w:t xml:space="preserve">hal-00943481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White defects on enamel: Diagnosis and anatomopathology: Two essential factors for proper treatment (part 1)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrange Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.02.014⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.632-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.709848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834407v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'adaptation des restaurations prothétiques fixées réalisées par CFAO et facteurs de variation : revue de littérature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">White defects on enamel: Diagnosis and anatomopathology: Two essential factors for proper treatment (part 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Tirlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Orthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.139-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804219v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'adaptation des restaurations prothétiques fixées réalisées par CFAO et facteurs de variation : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boitelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, http://www.editionscdp.fr/consultation/sommaire.php?acronyme=cdp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (3), pp.717-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-010-9537-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4580,3574 +4705,3574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound stimulation of bone cells: 3D finite-element model of acoustic streaming around osteocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging of the Osteocyte Lacuno-Canalicular Network of peri-implant newly formed bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.s33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THREE-DIMENSIONAL OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE IMPLANT INTERFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics, July 9-12, 2023, Maastricht, the Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into nanoscale organization of dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MC. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE 2023 : The 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of ultrasonic wave propagation in 3D-printed microstructures using the discontinuous Galerkin FE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Kamalinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space discontinuous Galerkin FEM for wave propagation simulation in 3D-printed composite polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Kamalinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GT1, GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of medical ultrasonic images for 3D-printed synthetic organs using space discontinuous Galerkin FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Kamalinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Nondestructive Characterization of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Baltimore, MD, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of digital twins for 3D printing of echogenic synthetic organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Kamalinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée réseau DIM Respore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance indicators for prosthesis surface integrity after dental CAD/CAM milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University, Aug 2019, New York (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography chracterization and mechanical analysis of sealing defects within all-ceramic dental restaurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the dentin microstructural components: a FIB-SEM analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursule Muendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de surfaces B-splines à partir d'un nuage de points en vue de la génération d'un maillage éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Waikolao, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Dentin Elastic Properties Based on Microstructure Characterization, Statistical Back-Analysis, and FEM Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.1339-1346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784480779.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude mécanique de la dent restaurée par une approche numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT 2016 « Identification et modélisation du comportement des tissus biologiques humains &amp; animaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'un Assemblage Prothétique Dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'orientation outil/matiere sur l'integrite de surface des biomateriaux dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'un assemblage prothétique dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging of the dentinal porous structure using confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wenlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Genthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on computational and mathematical biomedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, CACHAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the tool-material couple on the dental CAD/CAM prosthetic roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept - Improve - Ingegraf 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Homogenization of Damaged Teeth Repaired by Resin Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Meeting of the Society of Engineering Science Symposium II.4. "Computational Modeling in Biomechanics", Georgia Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Atlanta, GA, United States. pp.ID:662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Boundary Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un essai de porosimétrie par intrusion de mercure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of an infiltration front through demineralized dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability estimation of demineralised dentin material : flow simulation through a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Conf. On Mechanics of Biomaterials and Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8157,521 +8282,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMECHANICAL PROPERTIES OF THE OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE-IMPLANT INTERPHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale and microscale origins of teeth fragility in Dentinogenesis Imperfecta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangaya Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel de la Dure Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonitos workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph modeling of cellular porosity in dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compex Networks 2023 - 12th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Menton, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of stress-shielding at the bone-implant interface under shear loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8681,147 +8806,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of the hygroscopic expansion of human dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wenlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8831,100 +8956,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de l'infiltration de la dentine déminéralisée en surface par des résines composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale Paris, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ECAP0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00441341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8934,105 +9059,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dentine et dent restaurée : structures, microstructures et mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Paris Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9179,51 +9304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Goldmund Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.564484" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Charlotte Riou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangaya Touraivane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pj Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04799006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kamalinia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bonnevay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Larsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Stchepinsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scolan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corlay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasothan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816302" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ibru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Violante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Arson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yasothan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Benoit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519419500817" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Wurtz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034519855650" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Muendi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2014.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00943481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atlan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tirlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.12.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.02.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boitelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mahfouz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MC. Riou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champ" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.166" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Riou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de la Dure Molla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441341v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03210973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Dinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Bossche Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Mitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Nghia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermans Florian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Goldmund Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.564484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Charlotte Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangaya Touraivane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pj Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04799006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kamalinia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bonnevay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Stchepinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scolan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasothan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shindo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ibru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Violante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Antoniou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Arson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yasothan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519419500817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Wurtz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034519855650" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Muendi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713492" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2014.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00943481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atlan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tirlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.12.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boitelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MC. Riou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champ" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180960v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769429v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Riou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de la Dure Molla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441341v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03210973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>