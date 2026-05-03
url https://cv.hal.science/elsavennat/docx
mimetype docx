--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2795,546 +2795,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted iron storage in dental fluorosis</w:t>
+                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Houari</w:t>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Herve Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilmann Wurtz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (9), pp.994-1001. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0022034519855650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289423v1</w:t>
+                <w:t xml:space="preserve">hal-02175758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and mechanics of dentin using FIB-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+                <w:t xml:space="preserve">A. Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">T. Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">E. Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Muendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S90-S92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175758v1</w:t>
+                <w:t xml:space="preserve">hal-03249552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and mechanics of dentin using FIB-SEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Reiss</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713492⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.894-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.894-903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249552v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">Disrupted iron storage in dental fluorosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilmann Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (5), pp.894-903. </w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (9), pp.994-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.894-903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0022034519855650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995211v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (2), pp.236-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boitelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE 2023 : The 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -5801,338 +5801,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography chracterization and mechanical analysis of sealing defects within all-ceramic dental restaurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+                <w:t xml:space="preserve">Characterization of the dentin microstructural components: a FIB-SEM analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursule Muendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897699v1</w:t>
+                <w:t xml:space="preserve">hal-02513327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dentin microstructural components: a FIB-SEM analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+                <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513327v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">X-ray microtomography chracterization and mechanical analysis of sealing defects within all-ceramic dental restaurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090809v1</w:t>
+                <w:t xml:space="preserve">hal-01897699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de surfaces B-splines à partir d'un nuage de points en vue de la génération d'un maillage éléments finis</w:t>
               </w:r>
@@ -6501,368 +6501,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyo Shindo</w:t>
+                <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morentin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714091v1</w:t>
+                <w:t xml:space="preserve">hal-02090780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+                <w:t xml:space="preserve">Etude mécanique de la dent restaurée par une approche numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT 2016 « Identification et modélisation du comportement des tissus biologiques humains &amp; animaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090780v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude mécanique de la dent restaurée par une approche numérique</w:t>
+                <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT 2016 « Identification et modélisation du comportement des tissus biologiques humains &amp; animaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714342v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'un Assemblage Prothétique Dentaire</w:t>
               </w:r>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7321,273 +7321,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenlong Wang</w:t>
+                <w:t xml:space="preserve">Influence of the tool-material couple on the dental CAD/CAM prosthetic roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">IDMME - Virtual Concept - Improve - Ingegraf 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862083v1</w:t>
+                <w:t xml:space="preserve">hal-01001769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tool-material couple on the dental CAD/CAM prosthetic roughness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept - Improve - Ingegraf 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001769v1</w:t>
+                <w:t xml:space="preserve">hal-01862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Homogenization of Damaged Teeth Repaired by Resin Injection</w:t>
               </w:r>
@@ -9304,51 +9304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Dinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Bossche Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Mitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Nghia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermans Florian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Goldmund Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.564484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Charlotte Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangaya Touraivane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pj Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04799006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kamalinia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bonnevay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Stchepinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scolan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasothan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shindo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ibru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Violante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Antoniou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Arson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yasothan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519419500817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Wurtz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034519855650" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Muendi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713492" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2014.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00943481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atlan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tirlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.12.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boitelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MC. Riou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champ" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180960v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769429v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Riou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de la Dure Molla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441341v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03210973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Dinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Bossche Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Mitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Nghia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermans Florian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Goldmund Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.564484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Charlotte Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangaya Touraivane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pj Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04799006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kamalinia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bonnevay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Stchepinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scolan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasothan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shindo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ibru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Violante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Antoniou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Arson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yasothan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519419500817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Muendi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713492" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Wurtz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034519855650" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2014.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00943481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atlan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tirlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.12.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boitelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MC. Riou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champ" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180960v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769429v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Riou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de la Dure Molla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441341v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03210973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>