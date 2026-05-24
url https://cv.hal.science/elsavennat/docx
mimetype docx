--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -498,51 +498,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -657,8146 +657,10505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular porosity in dentin exhibits complex network characteristics with spatio-temporal fluctuations</w:t>
+                <w:t xml:space="preserve">Asynchronous Identification for Time-Dependent Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chatelain</w:t>
+                <w:t xml:space="preserve">M. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">R. Legroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">E. Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327030⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01233-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300938v1</w:t>
+                <w:t xml:space="preserve">hal-05271313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free visualisation of histological features in human teeth using autofluorescence imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular porosity in dentin exhibits complex network characteristics with spatio-temporal fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seunghwan Goldmund Lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.564484⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300913v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of dentinogenesis and pathophysiology of dentinogenesis imperfecta: how does it affect dentin structure and biomechanics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Label-free visualisation of histological features in human teeth using autofluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangaya Touraivane</w:t>
+                <w:t xml:space="preserve">Seunghwan Goldmund Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Berdal</w:t>
+                <w:t xml:space="preserve">Kwangseuk Kyhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.10.009⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.564484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505570v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing Dentin Multiscale Structures Using High-Resolution Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariane Berdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220345251361912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157692v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of echogenicity in 3D-printed tissue-mimicking materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiology of dentinogenesis and pathophysiology of dentinogenesis imperfecta: how does it affect dentin structure and biomechanics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Charlotte Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangaya Touraivane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Berdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Bonnevay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Pj Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107518⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799006v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametrical finite element analysis for functionally graded material overlay restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Bone Multi-Scale Structure: Towards Improved Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fouquet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106409⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414763v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, microstructural, and textural modifications of meringues induced by low-pressure baking process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic performance of artefact-reduced cone-beam CT images using a generative adversarial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pelegrin Candemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gabrielidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Scolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Corlay</w:t>
+                <w:t xml:space="preserve">Matheus Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100767⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 296 (Part B), pp.128907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318747v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding of coin-shaped osseointegrated implants: Coupling of experimental and numerical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of echogenicity in 3D-printed tissue-mimicking materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Bonnevay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Cann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105787⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044185v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A parametrical finite element analysis for functionally graded material overlay restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoline Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Constance Stchepinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.106409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462238v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+                <w:t xml:space="preserve">Multiscale Effects of Collagen Damage in Cortical Bone and Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangaya Touraivane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aubry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (7), pp.2102-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-023-05852-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03249482v1</w:t>
+                <w:t xml:space="preserve">hal-04158821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+                <w:t xml:space="preserve">Structural, microstructural, and textural modifications of meringues induced by low-pressure baking process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">Laurent Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morenton</w:t>
+                <w:t xml:space="preserve">Franck Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.100767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249487v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prototype CAE Tool for Mechanical Optimization of Dental CAD/CAM Process for All-ceramic Restoration</w:t>
+                <w:t xml:space="preserve">Debonding of coin-shaped osseointegrated implants: Coupling of experimental and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyo Shindo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.426-448⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075082v1</w:t>
+                <w:t xml:space="preserve">hal-04044185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of defects in all-ceramic crown adhesive layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inspecting CAD/CAM ceramic dental prosthesis using X-ray micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816302⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681163.2022.2092033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249550v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical behavior of dentin-inspired nanoporous copper</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanical micromodeling of stress-shielding at the bone-implant interphase under shear loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fraulob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.09.034⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-022-02657-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486319v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ALTERNATIVE TO PERIODIC HOMOGENIZATION FOR DENTIN ELASTIC STIFFNESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Dental Defects Associated with Low-Dose di(2-Ethylhexyl)Phthalate as an Early Marker of Exposure to Environmental Toxicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Yasothan</w:t>
+                <w:t xml:space="preserve">Ai Thu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeanneret</w:t>
+                <w:t xml:space="preserve">Sophia Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Benoit</w:t>
+                <w:t xml:space="preserve">Sophia Loiodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519419500817⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (6), pp.67003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp10208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249491v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03745171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Milling Tool and Prosthetic Materials on Roughness of the Dental CAD CAM Prostheses in End Milling Mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pierre Tapie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Asef Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10072238⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554134v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to optimize bonding of adhesive materials to molar‐incisor hypomineralization‐affected enamel: A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asef Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Paediatric Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ipd.12621⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486320v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
+                <w:t xml:space="preserve">A Prototype CAE Tool for Mechanical Optimization of Dental CAD/CAM Process for All-ceramic Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Thibeaux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.426-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.426-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175758v1</w:t>
+                <w:t xml:space="preserve">hal-04075082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and mechanics of dentin using FIB-SEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hemmati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">U. Muendi</w:t>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713492⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249552v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Morphological characterization of defects in all-ceramic crown adhesive layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yasothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.894-903⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S303-S305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995211v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted iron storage in dental fluorosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and mechanical behavior of dentin-inspired nanoporous copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ibru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Houari</w:t>
+                <w:t xml:space="preserve">Sarah Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilmann Wurtz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonia Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (9), pp.994-1001. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.99-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0022034519855650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289423v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN ALTERNATIVE TO PERIODIC HOMOGENIZATION FOR DENTIN ELASTIC STIFFNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Wenlong</w:t>
+                <w:t xml:space="preserve">Chloe Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Genthial</w:t>
+                <w:t xml:space="preserve">Yannick Yasothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+                <w:t xml:space="preserve">Romain Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (02), pp.1950081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519419500817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446736v1</w:t>
+                <w:t xml:space="preserve">hal-03249491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Milling Tool and Prosthetic Materials on Roughness of the Dental CAD CAM Prostheses in End Milling Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pierre Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angle Orthodontist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10072238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511428v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation Measurement of CAD/CAM Dental Crowns with X-Ray Micro-CT: Metrological Chain Standardization and 3D Gap Size Distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies to optimize bonding of adhesive materials to molar‐incisor hypomineralization‐affected enamel: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chiche</w:t>
+                <w:t xml:space="preserve">Marianne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boitelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/7963928⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Paediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ipd.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677666v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Disrupted iron storage in dental fluorosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilmann Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roubier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (9), pp.994-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022034519855650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511422v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural biomimetic porous medium mimicking hypomineralized enamel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100634v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CAD/CAM tool and material on tool wear and roughness of dental prostheses after milling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and mechanics of dentin using FIB-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebon Nicolas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Muendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2014.12.021⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S90-S92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149510v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White spots on enamel: Treatment protocol by superficial or deep infiltration (part 2)</w:t>
+                <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Atlan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gil Tirlet</w:t>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.894-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.894-903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943481v1</w:t>
+                <w:t xml:space="preserve">hal-01995211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Wenlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degrange Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.709848⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804239v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White defects on enamel: Diagnosis and anatomopathology: Two essential factors for proper treatment (part 1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Atlan</w:t>
+                <w:t xml:space="preserve">Characterization of deproteinized dentin for its use in bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+                <w:t xml:space="preserve">E. Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthodontics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.73 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.02.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834407v1</w:t>
+                <w:t xml:space="preserve">hal-01775063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'adaptation des restaurations prothétiques fixées réalisées par CFAO et facteurs de variation : revue de littérature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angle Orthodontist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (6), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804219v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptation Measurement of CAD/CAM Dental Crowns with X-Ray Micro-CT: Metrological Chain Standardization and 3D Gap Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boitelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.7963928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/7963928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677666v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A natural biomimetic porous medium mimicking hypomineralized enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2014.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of CAD/CAM tool and material on tool wear and roughness of dental prostheses after milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2014.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White spots on enamel: Treatment protocol by superficial or deep infiltration (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Tirlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Orthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1016/j.ortho.2013.12.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrange Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.632-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.709848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'adaptation des restaurations prothétiques fixées réalisées par CFAO et facteurs de variation : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boitelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, http://www.editionscdp.fr/consultation/sommaire.php?acronyme=cdp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White defects on enamel: Diagnosis and anatomopathology: Two essential factors for proper treatment (part 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Tirlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Orthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.139-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ortho.2013.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (3), pp.717-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-010-9537-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demineralized dentin 3 D porosity and pore size distribution using mercury porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.729-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound stimulation of bone cells: 3D finite-element model of acoustic streaming around osteocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+                <w:t xml:space="preserve">Étude de l'ultrastructure de la dentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaÿ Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel de la Dure Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345982v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of the Osteocyte Lacuno-Canalicular Network of peri-implant newly formed bone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring aorta kinematics using Projection-based Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iDICs Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Digital Image Correlation Society, Nov 2025, Washington (District of Columbia), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281888v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THREE-DIMENSIONAL OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE IMPLANT INTERFACE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ultrasound stimulation of bone cells: 3D finite-element model of acoustic streaming around osteocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics, July 9-12, 2023, Maastricht, the Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281950v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into nanoscale organization of dentin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material testing 2.0 for viscoelasticity : characteristic time sensitivity vs experiment duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023 : The 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - iDICs Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhotoMechanics Association; International Digital Image Correlation Society, Oct 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354326v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of ultrasonic wave propagation in 3D-printed microstructures using the discontinuous Galerkin FE method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-resolution imaging of the Osteocyte Lacuno-Canalicular Network of peri-implant newly formed bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.s33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532208v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space discontinuous Galerkin FEM for wave propagation simulation in 3D-printed composite polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">THREE-DIMENSIONAL OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE IMPLANT INTERFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GT1, GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics, July 9-12, 2023, Maastricht, the Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532298v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of medical ultrasonic images for 3D-printed synthetic organs using space discontinuous Galerkin FEM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into nanoscale organization of dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MC. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Nondestructive Characterization of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Baltimore, MD, USA, United States</w:t>
+              <w:t xml:space="preserve">CMBBE 2023 : The 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534623v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of digital twins for 3D printing of echogenic synthetic organs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The osteocyte Lacuno-Canalicular Network (LCN) at the bone-implant interphase imaged with Focused Ion Beam – Scanning Electron Microscopy (FIB-SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albini-Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée réseau DIM Respore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534657v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance indicators for prosthesis surface integrity after dental CAD/CAM milling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combining experimental and numerical approaches to assess the tangential debonding of coin-shaped implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Columbia University, Aug 2019, New York (USA), United States</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192735v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dentin microstructural components: a FIB-SEM analysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parametric study of ultrasonic wave propagation in 3D-printed microstructures using the discontinuous Galerkin FE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513327v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Space discontinuous Galerkin FEM for wave propagation simulation in 3D-printed composite polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire GT1, GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090809v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography chracterization and mechanical analysis of sealing defects within all-ceramic dental restaurations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of medical ultrasonic images for 3D-printed synthetic organs using space discontinuous Galerkin FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Nondestructive Characterization of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Baltimore, MD, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897699v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de surfaces B-splines à partir d'un nuage de points en vue de la génération d'un maillage éléments finis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of digital twins for 3D printing of echogenic synthetic organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kamalinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journée réseau DIM Respore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714357v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance indicators for prosthesis surface integrity after dental CAD/CAM milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Waikolao, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">CMBBE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University, Aug 2019, New York (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714388v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">X-ray microtomography chracterization and mechanical analysis of sealing defects within all-ceramic dental restaurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714306v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Dentin Elastic Properties Based on Microstructure Characterization, Statistical Back-Analysis, and FEM Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of the dentin microstructural components: a FIB-SEM analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursule Muendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Southampton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458649v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090780v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude mécanique de la dent restaurée par une approche numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Construction de surfaces B-splines à partir d'un nuage de points en vue de la génération d'un maillage éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT 2016 « Identification et modélisation du comportement des tissus biologiques humains &amp; animaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714342v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Waikolao, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714091v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'un Assemblage Prothétique Dentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446122v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'orientation outil/matiere sur l'integrite de surface des biomateriaux dentaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Dentin Elastic Properties Based on Microstructure Characterization, Statistical Back-Analysis, and FEM Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.1339-1346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446087v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'un assemblage prothétique dentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Dimensional Characterization of the Dentin Porous Network Using Confocal Laser Scanning Microscopy (CLSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Norman Chiche</w:t>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dursun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.937-944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714189v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging of the dentinal porous structure using confocal laser scanning microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on computational and mathematical biomedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, CACHAN, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180960v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tool-material couple on the dental CAD/CAM prosthetic roughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept - Improve - Ingegraf 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001769v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude mécanique de la dent restaurée par une approche numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT 2016 « Identification et modélisation du comportement des tissus biologiques humains &amp; animaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862083v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Homogenization of Damaged Teeth Repaired by Resin Injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique d'un assemblage prothétique dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual Meeting of the Society of Engineering Science Symposium II.4. "Computational Modeling in Biomechanics", Georgia Tech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Atlanta, GA, United States. pp.ID:662</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817013v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique d'un Assemblage Prothétique Dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Boundary Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708815v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un essai de porosimétrie par intrusion de mercure,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence de l'orientation outil/matiere sur l'integrite de surface des biomateriaux dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Degrange</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817054v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">3D imaging of the dentinal porous structure using confocal laser scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Wenlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
+              <w:t xml:space="preserve">4th international conference on computational and mathematical biomedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, CACHAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430668v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an infiltration front through demineralized dentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817039v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of the tool-material couple on the dental CAD/CAM prosthetic roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
+              <w:t xml:space="preserve">IDMME - Virtual Concept - Improve - Ingegraf 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258229v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stiffness Homogenization of Damaged Teeth Repaired by Resin Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Annual Meeting of the Society of Engineering Science Symposium II.4. "Computational Modeling in Biomechanics", Georgia Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Atlanta, GA, United States. pp.ID:662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Boundary Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation d'un essai de porosimétrie par intrusion de mercure,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic model of porous media wetting ; application to a collagen network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Biot Conf. On Poromechanics, Columbia Univ. New york</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of an infiltration front through demineralized dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Permeability estimation of demineralised dentin material : flow simulation through a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Conf. On Mechanics of Biomaterials and Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMECHANICAL PROPERTIES OF THE OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE-IMPLANT INTERPHASE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nanoscale arrangement of the healthy dentin and comparison with the dentino-genesis imperfecta-affected dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769429v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale and microscale origins of teeth fragility in Dentinogenesis Imperfecta</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMECHANICAL PROPERTIES OF THE OSTEOCYTE LACUNO-CANALICULAR NETWORK AT THE BONE-IMPLANT INTERPHASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonitos workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318761v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph modeling of cellular porosity in dentin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale and microscale origins of teeth fragility in Dentinogenesis Imperfecta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangaya Touraivane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel de la Dure Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compex Networks 2023 - 12th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton, France. </w:t>
+              <w:t xml:space="preserve">Bonitos workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304657v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graph modeling of cellular porosity in dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compex Networks 2023 - 12th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of stress-shielding at the bone-implant interface under shear loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8806,147 +11165,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of the hygroscopic expansion of human dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wenlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8956,100 +11315,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de l'infiltration de la dentine déminéralisée en surface par des résines composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale Paris, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ECAP0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00441341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9059,105 +11418,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dentine et dent restaurée : structures, microstructures et mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Paris Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9304,51 +11663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Dinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Bossche Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Mitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Nghia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermans Florian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Goldmund Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.564484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Charlotte Riou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangaya Touraivane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pj Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04799006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kamalinia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bonnevay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Larsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Stchepinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scolan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasothan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shindo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ibru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Violante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Antoniou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Arson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yasothan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519419500817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Muendi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713492" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Wurtz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034519855650" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2014.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00943481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atlan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tirlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.12.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.02.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boitelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MC. Riou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champ" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180960v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769429v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Riou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de la Dure Molla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441341v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03210973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Dinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Bossche Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Mitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Nghia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermans Florian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclercq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neggers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01233-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Goldmund Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.564484" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236363v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345251361912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Charlotte Riou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangaya Touraivane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pj Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191795v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mahfouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16240" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pelegrin Candemil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04799006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kamalinia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bonnevay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107518" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Larsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Stchepinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05852-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scolan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100767" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2092033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02657-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03745171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Loiodice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp10208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yasothan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shindo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ibru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Violante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Antoniou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Arson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yasothan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519419500817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Wurtz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034519855650" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03249552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Muendi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713492" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382867" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2014.12.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00943481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atlan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tirlet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.12.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boitelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2013.02.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2008.12.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP06PB8P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360111v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Riou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#255; Alexis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de la Dure Molla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leclercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vennat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Allegre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281950v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MC. Riou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini-Lomami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827265v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champ" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534623v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534657v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.166" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dursun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.116" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446122v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688932v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318761v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304657v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441341v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03210973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>