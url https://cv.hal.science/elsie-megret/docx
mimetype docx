--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -132,659 +132,659 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bert, Le corps qui pense. Une anthropologie historique des pratiques savantes</w:t>
+                <w:t xml:space="preserve">Prévenir pour inclure ? Mesures corporelles et prévention sanitaire à l'école : des contraintes aux résistances (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve">Le corps en éducation. Inclusion, bien-être et expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2026, Pédagogies, Formations et Recherches, 978-2-336-58580-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515126v1</w:t>
-[...419 lines deleted...]
-                <w:t xml:space="preserve">hal-04841333v1</w:t>
+                <w:t xml:space="preserve">hal-05510849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir pour inclure ? Mesures corporelles et prévention sanitaire à l'école : des contraintes aux résistances (XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Jean-François Bert, Le corps qui pense. Une anthropologie historique des pratiques savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps en éducation. Inclusion, bien-être et expression</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 255-256, pp.281-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropométrie au service du renforcement de la nation française : le cas de la promotion de la gymnastique par la médecine scolaire et militaire (fin xixe-début xxe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1479t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métabolisme et adaptation : l’objectivation des phénomènes physiologiques et sensoriels nutritifs en psychiatrie (fin xixe-début xxe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14auz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Hopkins-Loféron, Voir l’invisible. Histoire visuelle du mouvement merveilleux-scientifique (1909-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.120-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12x5z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée du visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Laiacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12x5x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernementalité du désir : un chantier pour l’anthropologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510849v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vzgy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -960,234 +960,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible les « corps anorectiques » : mesure et quantification des processus vitaux de croissance et de développement entre 1880 et 1930</w:t>
+                <w:t xml:space="preserve">Ages, genders and figures : anthropometric tools in developmental medicine during the Early 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Frontières corporelles du visible et de l’invisible »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépicorage (Université de Lorraine, de Strasbourg, de Bourgogne Franche-Comté), Jan 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">First International Conference of the Histories of Anthropologies, Panel 4 « History’s Lessons: Uses of the History of Anthropology »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Di Pisa, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302569v1</w:t>
+                <w:t xml:space="preserve">hal-04783220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises populationnelles et crises corporelles : la production de savoirs scientifiques, médicaux et techniques autour de l’alimentation infantile et enfantine au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">Rendre visible les « corps anorectiques » : mesure et quantification des processus vitaux de croissance et de développement entre 1880 et 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Association française d’ethnologie et d’anthropologie (AFEA), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Frontières corporelles du visible et de l’invisible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépicorage (Université de Lorraine, de Strasbourg, de Bourgogne Franche-Comté), Jan 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302580v1</w:t>
+                <w:t xml:space="preserve">hal-05302569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ages, genders and figures : anthropometric tools in developmental medicine during the Early 20th Century</w:t>
+                <w:t xml:space="preserve">Crises populationnelles et crises corporelles : la production de savoirs scientifiques, médicaux et techniques autour de l’alimentation infantile et enfantine au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie Mégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference of the Histories of Anthropologies, Panel 4 « History’s Lessons: Uses of the History of Anthropology »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Di Pisa, Dec 2023, Online, France</w:t>
+              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Association française d’ethnologie et d’anthropologie (AFEA), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783220v1</w:t>
+                <w:t xml:space="preserve">hal-05302580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autocontrôle alimentaire féminin : de la distinction bourgeoise au comportement ‘déviant’. Réflexions sur une sociologie des parcours alimentaires et de soin chez les jeunes femmes atteintes d’anorexie mentale (XXe-XXIe)</w:t>
               </w:r>
@@ -1643,51 +1643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82FA48DD"/>
+    <w:nsid w:val="D91E66C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1874,51 +1874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsie-megret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4325-8276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M&#233;gret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14auz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beaucourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vzgy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226503v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025STRAG006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Godde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsie-megret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4325-8276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M&#233;gret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14auz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beaucourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vzgy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pombet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226503v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025STRAG006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Godde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>