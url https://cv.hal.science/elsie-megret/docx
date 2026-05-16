--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1643,51 +1643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D91E66C4"/>
+    <w:nsid w:val="37214B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>