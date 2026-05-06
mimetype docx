--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -229,789 +229,789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florianópolis ilha da magia? Politica neoliberal e moradores em situação de rua</w:t>
+                <w:t xml:space="preserve">O calor aumenta, o mar avança, mas não vai nos atingir: um olhar sobre o plano diretor de Florianópolis diante da crise climática.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elson Pereira</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elson Manoel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bressan Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A cidade e seus desafios</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Caderno de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (78), pp.1017-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5752/p.2318-2962.2024v34n78p1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794900v1</w:t>
+                <w:t xml:space="preserve">hal-04794972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direito à Cidade e a questão da moradia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le droit à la ville. Cheminements géographique et épistémologique (France-Brésil-International)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crítica da Política Habitacional: As lutas por moradia em Santa Catarina</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04794856v1</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.15-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O calor aumenta, o mar avança, mas não vai nos atingir: um olhar sobre o plano diretor de Florianópolis diante da crise climática.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Bressan Pessoa</w:t>
+                <w:t xml:space="preserve">Desigualdades espaciais e territoriais em Florianópolis/Brasil e a população em situação de rua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caderno de Geografia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04794972v1</w:t>
+              <w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à la ville. Cheminements géographique et épistémologique (France-Brésil-International)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Habitação social periférica e atmosferas urbanas negativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795581v1</w:t>
+              <w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital e crescimento urbano em Florianópolis: atores e conteúdo de um pensamento estruturado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pires De Andrade Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV ENANPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Joao Pessoa, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desigualdades espaciais e territoriais em Florianópolis/Brasil e a população em situação de rua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direito à Cidade e a questão da moradia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Steiner dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canella, Francisco; Peres, Lino Fernando Bragança. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04794995v1</w:t>
+              <w:t xml:space="preserve">Crítica da Política Habitacional: As lutas por moradia em Santa Catarina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora UDESC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-79, 2024, 978-85-8302-217-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitação social periférica e atmosferas urbanas negativas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A insurgência como prática heterotópica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COSTA, Geraldo; COSTA, Heloisa; VELLOSO, Rita; MONTE-MOR, Roberto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Teorias e práticas urbanas: caminhos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795001v1</w:t>
+                <w:t xml:space="preserve">Cosmópolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-165, 2024, 9786599497964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital e crescimento urbano em Florianópolis: atores e conteúdo de um pensamento estruturado</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Florianópolis ilha da magia? Politica neoliberal e moradores em situação de rua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boppré, Afrânio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV ENANPEGE</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">A cidade e seus desafios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-115, 2024, 978-85-524-0470-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810911v1</w:t>
+                <w:t xml:space="preserve">hal-04794900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Rodrigues de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Rose de Siqueira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Manoel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 p., 2020, Le virus de la Recherche, Alain Faure, 978‑2‑7061‑4887‑3</w:t>
             </w:r>
           </w:p>
@@ -1229,51 +1229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6B80CF5"/>
+    <w:nsid w:val="5F28351D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1460,51 +1460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elson-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7305-1800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06890939X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insular.com.br/categoria-produto/florianopolis-santa-catarina/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Steiner dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udesc.br/editorauniversitaria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosmopolisufmg.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bressan Pessoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2024v34n78p1017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pires De Andrade Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elson-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7305-1800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06890939X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bressan Pessoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2024v34n78p1017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pires De Andrade Neto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Steiner dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udesc.br/editorauniversitaria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosmopolisufmg.net/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insular.com.br/categoria-produto/florianopolis-santa-catarina/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>