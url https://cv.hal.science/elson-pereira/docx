--- v1 (2026-05-06)
+++ v2 (2026-06-01)
@@ -229,789 +229,789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O calor aumenta, o mar avança, mas não vai nos atingir: um olhar sobre o plano diretor de Florianópolis diante da crise climática.</w:t>
+                <w:t xml:space="preserve">Florianópolis ilha da magia? Politica neoliberal e moradores em situação de rua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elson Manoel Pereira</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boppré, Afrânio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caderno de Geografia</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">A cidade e seus desafios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-115, 2024, 978-85-524-0470-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794972v1</w:t>
+                <w:t xml:space="preserve">hal-04794900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à la ville. Cheminements géographique et épistémologique (France-Brésil-International)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Direito à Cidade e a questão da moradia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Steiner dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canella, Francisco; Peres, Lino Fernando Bragança. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795581v1</w:t>
+              <w:t xml:space="preserve">Crítica da Política Habitacional: As lutas por moradia em Santa Catarina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora UDESC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-79, 2024, 978-85-8302-217-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A insurgência como prática heterotópica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COSTA, Geraldo; COSTA, Heloisa; VELLOSO, Rita; MONTE-MOR, Roberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorias e práticas urbanas: caminhos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmópolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-165, 2024, 9786599497964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desigualdades espaciais e territoriais em Florianópolis/Brasil e a população em situação de rua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elson Pereira</w:t>
+                <w:t xml:space="preserve">O calor aumenta, o mar avança, mas não vai nos atingir: um olhar sobre o plano diretor de Florianópolis diante da crise climática.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elson Manoel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bressan Pessoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04794995v1</w:t>
+              <w:t xml:space="preserve">Caderno de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (78), pp.1017-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5752/p.2318-2962.2024v34n78p1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitação social periférica e atmosferas urbanas negativas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le droit à la ville. Cheminements géographique et épistémologique (France-Brésil-International)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-04810911v1</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.15-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direito à Cidade e a questão da moradia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Desigualdades espaciais e territoriais em Florianópolis/Brasil e a população em situação de rua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crítica da Política Habitacional: As lutas por moradia em Santa Catarina</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04848023v1</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World, 8-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Lusófona and Universidade Federal do Rio de Janeiro and International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.1565-1577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A insurgência como prática heterotópica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Habitação social periférica e atmosferas urbanas negativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teorias e práticas urbanas: caminhos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World, 8-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Lusófona and Universidade Federal do Rio de Janeiro and International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.836-847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmópolis</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04794856v1</w:t>
+                <w:t xml:space="preserve">hal-04795001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florianópolis ilha da magia? Politica neoliberal e moradores em situação de rua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Capital e crescimento urbano em Florianópolis: atores e conteúdo de um pensamento estruturado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pires De Andrade Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A cidade e seus desafios</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">XIV ENANPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Joao Pessoa, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794900v1</w:t>
+                <w:t xml:space="preserve">hal-04810911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Rodrigues de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Rose de Siqueira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elson Manoel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 p., 2020, Le virus de la Recherche, Alain Faure, 978‑2‑7061‑4887‑3</w:t>
             </w:r>
           </w:p>
@@ -1229,51 +1229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F28351D"/>
+    <w:nsid w:val="3EF38BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1460,51 +1460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elson-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7305-1800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06890939X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bressan Pessoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2024v34n78p1017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pires De Andrade Neto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Steiner dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udesc.br/editorauniversitaria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosmopolisufmg.net/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insular.com.br/categoria-produto/florianopolis-santa-catarina/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elson-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7305-1800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06890939X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insular.com.br/categoria-produto/florianopolis-santa-catarina/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Steiner dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udesc.br/editorauniversitaria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosmopolisufmg.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bressan Pessoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/p.2318-2962.2024v34n78p1017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pires De Andrade Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>