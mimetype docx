--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -769,73 +769,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Periac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Public Management Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Academy of management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504028v1</w:t>
+                <w:t xml:space="preserve">hal-04504023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuring multi-level steering in a pilot-project: a study of a program for frail elderly in France</w:t>
               </w:r>
@@ -851,73 +851,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Periac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">International Public Management Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504023v1</w:t>
+                <w:t xml:space="preserve">hal-04504028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuring multi-level steering in a pilot-project: a study of a program for frail elderly in France</w:t>
               </w:r>
@@ -2888,51 +2888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Periac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2025.73" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Periac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.45" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.35.2018.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01164391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira P&#233;riac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01249932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03636954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/grands-auteurs/ouvrage/632-les-grands-auteurs-en-management-public.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02556493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01257589v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Periac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2025.73" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Periac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.45" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.35.2018.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01164391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira P&#233;riac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01249932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03636954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/grands-auteurs/ouvrage/632-les-grands-auteurs-en-management-public.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02556493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01257589v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>