--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1599,295 +1599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric deposition of organic matter at a remote site in the central Mediterranean Sea: implications for the marine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
+                <w:t xml:space="preserve">Yuri Galletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+                <w:t xml:space="preserve">Silvia Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Alcide Di Sarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3669-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3669-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064459v1</w:t>
+                <w:t xml:space="preserve">hal-02935330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of organic matter at a remote site in the central Mediterranean Sea: implications for the marine ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Galletti</w:t>
+                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Becagli</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcide Di Sarra</w:t>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (13), pp.3669-3684. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3669-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935330v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
               </w:r>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Galletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3669-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.11.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CTHRD7W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHM1FN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Romera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Baquero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-007-0944-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJB9VZ4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mladenov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Sommaruga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JG000699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[253:DESDAB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9186-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSFVVN5Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morales-Baquero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE60DAEAEE5165837E96BE3EB84C1A7296ECAAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-169" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casamayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0004-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD4PS0W2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conde-Porcuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1552552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94219-9_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Galletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3669-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.11.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CTHRD7W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHM1FN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Romera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Baquero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-007-0944-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJB9VZ4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mladenov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Sommaruga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JG000699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[253:DESDAB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9186-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSFVVN5Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morales-Baquero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE60DAEAEE5165837E96BE3EB84C1A7296ECAAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-169" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casamayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0004-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD4PS0W2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conde-Porcuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1552552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94219-9_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>