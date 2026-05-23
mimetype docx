--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -259,4692 +259,4826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
+                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutrient Distribution and Fluxes at Regional and Fine Scales: A Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">A. Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">A. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">A. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">P. Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crispi</w:t>
+                <w:t xml:space="preserve">L. Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (10), pp.2621-2640. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2621-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL120726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732795v1</w:t>
+                <w:t xml:space="preserve">hal-05627688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (10), pp.2621-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2621-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712150v1</w:t>
+                <w:t xml:space="preserve">hal-04732795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Portlock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1082077⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123329v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Riemann</w:t>
+                <w:t xml:space="preserve">Gemma Portlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1082077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853645v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
+                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Filella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Vogts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.923765⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787908v1</w:t>
+                <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Filella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vogts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.923765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolpe</w:t>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342476v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195714v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of organic matter at a remote site in the central Mediterranean Sea: implications for the marine ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (13), pp.3669-3684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3669-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935330v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric deposition of organic matter at a remote site in the central Mediterranean Sea: implications for the marine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Yuri Galletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Silvia Becagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcide Di Sarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3669-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3669-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961877v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787006v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Obernosterer</w:t>
+                <w:t xml:space="preserve">K. Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Landa</w:t>
+                <w:t xml:space="preserve">A. Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Caparros</w:t>
+                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5607-2014⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090615v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guieu</w:t>
+                <w:t xml:space="preserve">Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aumont</w:t>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paytan</w:t>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bopp</w:t>
+                <w:t xml:space="preserve">M Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Law</w:t>
+                <w:t xml:space="preserve">J Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5607 - 5619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5607-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110987v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139588v1</w:t>
+                <w:t xml:space="preserve">hal-01110987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Caparros</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (22), pp.6355 - 6356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5621-5635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104305v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (22), pp.6355 - 6356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758782v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691392v1</w:t>
+                <w:t xml:space="preserve">hal-00758782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and photoreactivity of chromophoric dissolved organic matter in the Antarctic Peninsula (Southern Ocean)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Duarte</w:t>
+                <w:t xml:space="preserve">Victoire Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.11.008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.L01603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00740163v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupled distributions of transparent exopolymer particles (TEP) and dissolved carbohydrates in the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Distribution and photoreactivity of chromophoric dissolved organic matter in the Antarctic Peninsula (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Retuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 115, pp.59-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 118 (3-4), pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691368v1</w:t>
+                <w:t xml:space="preserve">hal-00740163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Saharan dust inputs on bacterial activity and community composition in Mediterranean lakes and reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncoupled distributions of transparent exopolymer particles (TEP) and dissolved carbohydrates in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ortega-Retuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Reche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54, pp.869-879. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115, pp.59-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.0869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691370v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between active bacterioplankton and phytoplankton in the Southern Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effect of Saharan dust inputs on bacterial activity and community composition in Mediterranean lakes and reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.869-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.0869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691374v1</w:t>
+                <w:t xml:space="preserve">hal-00691370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Exploring the relationship between active bacterioplankton and phytoplankton in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ortega-Retuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691377v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an atmospheric forcing on bacterioplankton and phytoplankton dynamics in a high mountain lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Baquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00027-007-0944-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL034581⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567417v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal drivers of dissolved organic matter in high alpine lakes: Role of Saharan dust inputs and bacterial activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JG000699⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (16), pp.L16601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL034581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691372v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ecosystem size determine aquatic bacteria richness? Reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal drivers of dissolved organic matter in high alpine lakes: Role of Saharan dust inputs and bacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mladenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Sommaruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/0012-9658(2007)88[253:DESDAB]2.0.CO;2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.G00D01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JG000699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744486v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dissolved organic matter photoproducts and mineral nutrient supply on bacterial growth in mediterranean inland waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Does ecosystem size determine aquatic bacteria richness? Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Reche</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9186-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (1), pp.253-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/0012-9658(2007)88[253:DESDAB]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691378v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric inputs of phosphorus and nitrogen to the southwest Mediterranean region: Biogeochemical responses of high mountain lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effects of dissolved organic matter photoproducts and mineral nutrient supply on bacterial growth in mediterranean inland waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Reche</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Reche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9186-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744500v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of atmospheric inputs of calcium over the southwestern Mediterranean region: High mountain lakes as tools for detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Atmospheric inputs of phosphorus and nitrogen to the southwest Mediterranean region: Biogeochemical responses of high mountain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Reche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Morales-Baquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.830-837</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691383v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web reliance on allochthonous carbon in two high mountain lakes with contrasting catchments: a stable isotope approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Significance of atmospheric inputs of calcium over the southwestern Mediterranean region: High mountain lakes as tools for detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Morales-Baquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F05-169⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.GB2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GB002662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691387v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ecosystem size determine aquatic bacterial richness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Food web reliance on allochthonous carbon in two high mountain lakes with contrasting catchments: a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Morales-Baquero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Casamayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/04-1587⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.2640-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F05-169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744502v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring bacterioplankton growth and protein synthesis to determine conversion factors across a gradient of dissolved organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Does ecosystem size determine aquatic bacterial richness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Reche</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Morales-Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Casamayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-002-0004-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1715-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/04-1587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691388v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring bacterioplankton growth and protein synthesis to determine conversion factors across a gradient of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 46, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-002-0004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoreactivity of dissolved organic matter from high-mountain lakes of Sierra Nevada, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Conde-Porcuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33, pp.426-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/1552552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4954,396 +5088,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Inputs and Biogeochemical Consequences in High-Mountain Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mladenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Baquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Landscape of the Sierra Nevada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.293-306, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94219-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-Atmosphere interactions of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean-Atmosphere interactions of particles and gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-246, 2014, 978-3-642-25643-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotrophic bacteria in the pelagic realm of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ortega-Retuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Zohary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noga Stambler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life in the Mediterranean Sea: a look at habitat changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, pp.227-266, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5353,401 +5487,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Circulation Modulating the Nutricline at Regional and Fine scales: A Case Study in The Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition in an oligotrophic marine environment: impact on the carbon budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5894,51 +6028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Galletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3669-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.11.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CTHRD7W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHM1FN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Romera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Baquero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-007-0944-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJB9VZ4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mladenov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Sommaruga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JG000699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[253:DESDAB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9186-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSFVVN5Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morales-Baquero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE60DAEAEE5165837E96BE3EB84C1A7296ECAAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-169" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casamayor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0004-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD4PS0W2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conde-Porcuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1552552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94219-9_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jo&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doglioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL120726" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Galletti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3669-2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agusti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.11.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CTHRD7W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHM1FN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ortega-Retuerta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Romera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Baquero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01216" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-007-0944-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJB9VZ4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mladenov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Sommaruga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JG000699" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2007)88[253:DESDAB]2.0.CO;2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9186-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSFVVN5Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691383v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morales-Baquero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002662" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE60DAEAEE5165837E96BE3EB84C1A7296ECAAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casamayor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1587" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0004-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD4PS0W2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conde-Porcuna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1552552" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94219-9_18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Zohary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>