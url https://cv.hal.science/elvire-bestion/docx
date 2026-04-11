--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -563,498 +563,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary ecology of dispersal in biodiverse spatially structured systems: what is old and what is new?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aquatic Metatron: A large‐scale experimental facility to study the combined effects of habitat fragmentation and climate change on aquatic meta‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Bonte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+                <w:t xml:space="preserve">José Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0142⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624351v1</w:t>
+                <w:t xml:space="preserve">hal-04883746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary ecology of dispersal in biodiverse spatially structured systems: what is old and what is new?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celina B Baines</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 379 (1907), pp.20230142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622660v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aquatic Metatron: A large‐scale experimental facility to study the combined effects of habitat fragmentation and climate change on aquatic meta‐ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Celina B Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Montoya</w:t>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.57-65. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883746v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between abiotic and biotic factors in dispersal decisions in metacommunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soriano-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,90 +2705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat fragmentation experiments on arthropods: what to do next?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Winandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,51 +2835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching habitat choice promotes species persistence under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal strategies and dispersal syndromes in fragmented landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,51 +3476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (1), pp.56-73. </w:t>
@@ -3820,508 +3820,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-consumptive effects of a top-predator decrease the strength of the trophic cascade in a four-level terrestrial food web</w:t>
+                <w:t xml:space="preserve">Live Fast, Die Young: Experimental Evidence of Population Extinction Risk due to Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124 (12), pp.1597-1603. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (10), pp.e1002281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.02196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628025v1</w:t>
+                <w:t xml:space="preserve">hal-01628017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Fast, Die Young: Experimental Evidence of Population Extinction Risk due to Climate Change</w:t>
+                <w:t xml:space="preserve">Non-consumptive effects of a top-predator decrease the strength of the trophic cascade in a four-level terrestrial food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (10), pp.e1002281. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (12), pp.1597-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.02196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628017v1</w:t>
+                <w:t xml:space="preserve">hal-01628025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat matching and spatial heterogeneity of phenotypes: implications for metapopulation and metacommunity functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal response to climate change: scaling down to intraspecific variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (6), pp.851-871. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (11), pp.1226-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-015-9776-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121015v1</w:t>
+                <w:t xml:space="preserve">hal-01628008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal response to climate change: scaling down to intraspecific variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat matching and spatial heterogeneity of phenotypes: implications for metapopulation and metacommunity functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (11), pp.1226-1233. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (6), pp.851-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-015-9776-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628008v1</w:t>
+                <w:t xml:space="preserve">hal-02121015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners’ personality types and mate preferences: predation risk matters</w:t>
               </w:r>
@@ -4346,51 +4346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (4), pp.723-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4476,51 +4476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1792), pp.20140701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4644,51 +4644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BFA72F5"/>
+    <w:nsid w:val="1DCA4927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4875,51 +4875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elvire-bestion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5622-7907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220904030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Faillace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez-Codesal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moulherat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C.F. Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Urban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swaegers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Stoks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda R Snook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez&#8208;codesal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D Synodinos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748370v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Lachapelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E Jackson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Elisa Schaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Alvarez Codesal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019591118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Warfield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yvon-Durocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-Elisa Schaum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10096" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garc&#237;a-Carreras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte-Elisa Schaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samraat Pawar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805518115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Padfield" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800222115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garcia-Carreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002281" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12502" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elvire-bestion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5622-7907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220904030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Faillace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez-Codesal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moulherat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C.F. Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Urban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swaegers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Stoks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda R Snook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez&#8208;codesal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D Synodinos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748370v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Lachapelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E Jackson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Elisa Schaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Alvarez Codesal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019591118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Warfield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yvon-Durocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-Elisa Schaum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10096" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garc&#237;a-Carreras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte-Elisa Schaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samraat Pawar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805518115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Padfield" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800222115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garcia-Carreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002281" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02196" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>