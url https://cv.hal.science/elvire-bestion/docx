--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -563,831 +563,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aquatic Metatron: A large‐scale experimental facility to study the combined effects of habitat fragmentation and climate change on aquatic meta‐ecosystems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When and how can we predict adaptive responses to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Mark C Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Montoya</w:t>
+                <w:t xml:space="preserve">Janne Swaegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robby Stoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda R Snook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah P Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14431⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.172-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrad038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883746v1</w:t>
+                <w:t xml:space="preserve">hal-04320753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of dispersal in biodiverse spatially structured systems: what is old and what is new?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhelam Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 379 (1907), pp.20230142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2023.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina B Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between abiotic and biotic factors in dispersal decisions in metacommunities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cote</w:t>
+                <w:t xml:space="preserve">The Aquatic Metatron: A large‐scale experimental facility to study the combined effects of habitat fragmentation and climate change on aquatic meta‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Clobert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04676422v1</w:t>
+                <w:t xml:space="preserve">hal-04883746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming effects on lizard gut microbiome depend on habitat connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (2021), pp.20240220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2024.0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and how can we predict adaptive responses to climate change?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interplay between abiotic and biotic factors in dispersal decisions in metacommunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhonda R Snook</w:t>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah P Otto</w:t>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.172-187. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1907), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrad038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320753v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal mismatches explain consumer–resource dynamics in response to environmental warming</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M San-Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (12), pp.3060-3075. </w:t>
@@ -1769,589 +1769,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of a resident species aids invader evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive maternal effects shape offspring phenotype and survival in natal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josianne Lachapelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elvire Bestion</w:t>
+                <w:t xml:space="preserve">Aimeric Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor E Jackson</w:t>
+                <w:t xml:space="preserve">Marylin Rangassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-Elisa Schaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12200⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200 (6), pp.773-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/721873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748370v2</w:t>
+                <w:t xml:space="preserve">hal-03798905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allan Raffard</w:t>
+                <w:t xml:space="preserve">Presence of a resident species aids invader evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josianne Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleanor E Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Elisa Schaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.001⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603063v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity among thermal habitats buffers the effects of warm climate on life‐history traits and population dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Pellerin</w:t>
+                <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murielle Richard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13814⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (4), pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798896v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive maternal effects shape offspring phenotype and survival in natal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity among thermal habitats buffers the effects of warm climate on life‐history traits and population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Laurane Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200 (6), pp.773-789. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/721873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798905v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton biodiversity is more important for ecosystem functioning in highly variable thermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Alvarez Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,408 +2552,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered trophic interactions in warming climates: consequences for predator diet breadth and fitness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching habitat choice promotes species persistence under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Soriano-Redondo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Aguilée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2227⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (2), pp.221-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.05309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340138v1</w:t>
+                <w:t xml:space="preserve">hal-02121046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat fragmentation experiments on arthropods: what to do next?</w:t>
+                <w:t xml:space="preserve">Altered trophic interactions in warming climates: consequences for predator diet breadth and fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soriano-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1914), pp.20192227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340183v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching habitat choice promotes species persistence under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Habitat fragmentation experiments on arthropods: what to do next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Aguilée</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (2), pp.221-234. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.05309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121046v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient limitation constrains thermal tolerance in freshwater phytoplankton</w:t>
               </w:r>
@@ -3424,103 +3424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal strategies and dispersal syndromes in fragmented landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (1), pp.56-73. </w:t>
@@ -3571,77 +3571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate warming reduces gut microbiota diversity in a vertebrate ectotherm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of phytoplankton to a decade of experimental warming linked to increased photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Elisa Schaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,330 +3820,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Fast, Die Young: Experimental Evidence of Population Extinction Risk due to Climate Change</w:t>
+                <w:t xml:space="preserve">Non-consumptive effects of a top-predator decrease the strength of the trophic cascade in a four-level terrestrial food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (10), pp.e1002281. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (12), pp.1597-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.02196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628017v1</w:t>
+                <w:t xml:space="preserve">hal-01628025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-consumptive effects of a top-predator decrease the strength of the trophic cascade in a four-level terrestrial food web</w:t>
+                <w:t xml:space="preserve">Live Fast, Die Young: Experimental Evidence of Population Extinction Risk due to Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124 (12), pp.1597-1603. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (10), pp.e1002281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.02196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628025v1</w:t>
+                <w:t xml:space="preserve">hal-01628017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal response to climate change: scaling down to intraspecific variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (11), pp.1226-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4177,103 +4177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat matching and spatial heterogeneity of phenotypes: implications for metapopulation and metacommunity functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (6), pp.851-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4301,274 +4301,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partners’ personality types and mate preferences: predation risk matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Maternal exposure to predator scents: offspring phenotypic adjustment and dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/aru049⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1792), pp.20140701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121001v1</w:t>
+                <w:t xml:space="preserve">hal-01628041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to predator scents: offspring phenotypic adjustment and dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partners’ personality types and mate preferences: predation risk matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeric Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1792), pp.20140701. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.723-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628041v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4644,51 +4644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DCA4927"/>
+    <w:nsid w:val="DF4A2B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4875,51 +4875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elvire-bestion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5622-7907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220904030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Faillace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez-Codesal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moulherat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C.F. Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Urban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swaegers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Stoks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda R Snook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez&#8208;codesal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D Synodinos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748370v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Lachapelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E Jackson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Elisa Schaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Alvarez Codesal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019591118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Warfield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yvon-Durocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-Elisa Schaum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10096" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garc&#237;a-Carreras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte-Elisa Schaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samraat Pawar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805518115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Padfield" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800222115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garcia-Carreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002281" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02196" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elvire-bestion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5622-7907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220904030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Faillace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez-Codesal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Montoya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moulherat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C.F. Palmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Urban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swaegers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Stoks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda R Snook" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya &#193;lvarez&#8208;codesal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D Synodinos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Teyssier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721873" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748370v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Lachapelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor E Jackson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Elisa Schaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Alvarez Codesal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019591118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Warfield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yvon-Durocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05309" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-Elisa Schaum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10096" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garc&#237;a-Carreras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte-Elisa Schaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samraat Pawar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805518115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Padfield" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800222115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Garcia-Carreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002281" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>