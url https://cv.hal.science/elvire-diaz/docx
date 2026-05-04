--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1922,182 +1922,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encore l’illusion du réel ? De la présence de l’histoire, du corps, du lieu, de la description dans quelques romans espagnols contemporains</w:t>
+                <w:t xml:space="preserve">« Amparo Rosendo, la Tribuna, ambivalences et contradictions du personnage et de son auteure, dans La Tribuna de E. Pardo Bazán »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalisme(s) dans la fiction espagnole contemporaine (XIXe-XXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Orbis Tertius, pp.161-170, 2020, Universitas, 978-2-36783-161-9</w:t>
+              <w:t xml:space="preserve">En el escritorio de Emilia Pardo Bazán. La Tribuna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 91-101, 2020, 978-2-36783-141-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504669v1</w:t>
+                <w:t xml:space="preserve">hal-02912612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Amparo Rosendo, la Tribuna, ambivalences et contradictions du personnage et de son auteure, dans La Tribuna de E. Pardo Bazán »</w:t>
+                <w:t xml:space="preserve">Encore l’illusion du réel ? De la présence de l’histoire, du corps, du lieu, de la description dans quelques romans espagnols contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Escudero; Natalie Noyaret; Pascale Peyraga. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En el escritorio de Emilia Pardo Bazán. La Tribuna</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réalisme(s) dans la fiction espagnole contemporaine (XIXe-XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Orbis Tertius, pp.161-170, 2020, Universitas, 978-2-36783-161-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbis Tertius</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02912612v1</w:t>
+                <w:t xml:space="preserve">hal-04504669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réalisme magique porté à l’écran : réels et (im)possibles</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03242328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.272" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Thouverez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sol&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.935" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.71" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Janer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14875-capes-espagnol-epreuve-ecrite-disciplinaire-la-composition-session-2024-9782340079571.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Louyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/174-en-el-escritorio-de-emilia-pardo-bazan-la-tribuna.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/tel-04437897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Laurence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03242328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.272" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Thouverez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sol&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.935" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.71" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Janer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14875-capes-espagnol-epreuve-ecrite-disciplinaire-la-composition-session-2024-9782340079571.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Louyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/174-en-el-escritorio-de-emilia-pardo-bazan-la-tribuna.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/tel-04437897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Laurence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>