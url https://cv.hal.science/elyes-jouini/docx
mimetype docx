--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1845,50 +1845,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economic Consequences of Nth-Degree Risk Increases and Nth-Degree Risk Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.199-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-013-9176-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary beliefs and financial markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.727-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfs004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective risk aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1910,73 +2130,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (2), pp.411-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Multivariate Prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1995,5304 +2215,5084 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Nocetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 148 (3), pp.1255-1267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jet.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Economic Consequences of Nth-Degree Risk Increases and Nth-Degree Risk Attitudes</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The marginal propensity to consume and multidimensional risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Nocetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (2), pp.199-224. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119 (2), pp.124-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient portfolios in financial markets with proportional transaction costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.281-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11579-013-0099-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral biases and representative agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1), pp.97-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-011-9274-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Beliefs and Financial Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17 (2), pp.727-766. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The marginal propensity to consume and multidimensional risk</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary strategic beliefs and financial markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Nocetti</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Markets Equilibrium with Heterogeneous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaksa Cvitanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Malamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.285-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfr018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbiased Disagreement in financial markets, waves of pessimism and the risk return tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, (to appear)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discounting and Divergence of Opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 145, pp.830-859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176636v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Risk Averse Agents More Optimistic? A Bayesian Estimation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.1000199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176629v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Abel's Concept of Doubt and Pessimism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.3682-3694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176611v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are More Risk-Averse Agents More Optimistic? Insights from a Simple Rational Expectations Equilibrium Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 119 (2), pp.124-127</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luciano Campi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176630v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the Social Discount Rate in a Benthamite Framework with Heterogeneous Degrees of Impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nocetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porte</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11579-013-0099-4⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 54 (No. 10), pp. 1822-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1080.0904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk agents more optimistic? A Bayesian estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jae.1027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des subprimes ou l'irruption des particuliers dans la sphère financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus consumer and intertemporal asset pricing with heterogeneous beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.1149-1174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques : prise de décision individuelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous Beliefs and Asset Pricing in Discrete Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (7), pp.1233-1260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law Invariant Risk Measures Have the Fatou Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schachermayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in mathematical economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.49-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a &amp;quot;pessimistic&amp;quot; bias in individual beliefs ? Evidence from a simple survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 73 (1), pp.97-123. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 61 (4), pp.345-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evolutionary strategic beliefs and financial markets</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage with Fixed Costs and Interest Rate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Financial and Quantitative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.889-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022109000002684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evolutionary Beliefs and Financial Markets</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregation of Heterogeneous Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (6), pp.752-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2006.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jaksa Cvitanic</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium Pricing in Incomplete Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bizid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Financial and Quantitative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (4), pp.833-848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and state price deflators in a general intertemporal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, (to appear)</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (6), pp.722-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditional Comonotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.153-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité des croyances, prix du risque et volatilité des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74, pp.125-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of utility functions and convergence of optimal strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, VIII (1), pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vector-valued Coherent Risk Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.531-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comonotonic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.255-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of the equilibrium prices in a family of financial models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.255-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A class of models satisfying a dynamical version of the CAPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.299-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production planning and inventories optimization with a general storage cost function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Tharaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1365- 1395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market imperfections , equilibrium and arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture notes on Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, W., pp.247-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and investment opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (3), pp.305-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and Control Problems in Finance. Presentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35, pp.167-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete Markets and Short-Sales Constraints: An Equilibrium Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), pp.211-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Trading Strategies in the Presence of Market Frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Financial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (2), pp.343-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and viability in securities markets with fixed trading costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.197-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A discrete stochastic model for investment with an application to the transaction costs case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4068(99)00005-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price functionals with bid–ask spreads: an axiomatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34, pp.547-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal investment with taxes: an existence result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33, pp.373-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Lipschitz functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41, pp.371-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viability and equilibrium in securities markets with frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (3), pp.275-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal investment with taxes: an optimal control problem with endogeneous delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment and arbitrage opportunities with short sales constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8, pp.169-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing of Non-redundant Derivatives in a Complete Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koehl Pierre-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Derivatives Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (4), pp.287-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01574150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment and Arbitrage Opportunities with Short Sales Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (3), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9965.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete markets, transaction costs and liquidity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.325-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits dérivés, contrôle des risques et réglementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Finance - Special issue on market imperfections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">unicité et stabilité de l'équilibre dans une économie de production avec règle de tarfication marginale : les cas convexe et non-convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage in securities markets with shortsale constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.197-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martingale and Arbitrage in securities markets with transaction cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of economic Theory 66, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.178-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General equilibrium with producers and brokers Existence and regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 41, pp.257-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The graph of the Walras correspondence, The production economies case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22, pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitraje en mercados de valores con fricciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos economicos de ICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.91-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence of equilibria in nonconvex economies without free disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 38, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Index Theorem for Nonconvex Production Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 145, pp.830-859</w:t>
+              <w:t xml:space="preserve">, 1992, pp.176-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...4116 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de l'ensemble des équilibres d'une économie productive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, pp.321-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions with constant generalized gradient</w:t>
               </w:r>
@@ -7688,152 +7688,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a pesimistic bias in individual and collective beliefs ? Theory and Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Is There a Pessimistic Bias in Individual Beliefs? Evidence from a Simple Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LABSI IV, Workshop on Behavioral Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents les plus tolérants au risque sont-ils plus pessimistes ? Un modèle d'équilibre à anticipations rationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bachelier, IHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk averse agents more optimistic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous beliefs and asset pricing : an analysis in terms of pessimism, doubt and risk aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire D'Economie, Finance, et Ingénierie Financière, HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a pessimistic bias in individual beliefs ? Evidence from survey dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7848,450 +8146,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Financial Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a pesimistic bias in individual and collective beliefs ? Theory and Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bachelier, IHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...141 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">halshs-00163595v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9333,163 +9333,434 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture</w:t>
+                <w:t xml:space="preserve">À propos d’un travail inédit de Mohamed-Salah Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elyès Jouini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tunisie du makhzen à l'État national : À la lumière de l'itinéraire de Mohamed-Salah Mzali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de recherche sur le Maghreb contemporain (IRMC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-321, 2025, Recherches contemporaines, 978-9938-79-880-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-S. Mzali, à la confluence des familles Mzali, Nouira et Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elyès Jouini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tunisie du makhzen à l'État national : À la lumière de l'itinéraire de Mohamed-Salah Mzali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche sur le Maghreb contemporain (IRMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-72, 2025, Recherches contemporaines, 978-9938-79-880-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elyès Jouini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tunisie du makhzen à l'État national : À la lumière de l'itinéraire de Mohamed-Salah Mzali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche sur le Maghreb contemporain (IRMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.348, 2025, Recherches contemporaines, 978-9938-79-880-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret d’un tombeau (recherches relatives à la grand-mère d’El Moëz Ibn Badis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Salah Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elyès Jouini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tunisie du makhzen à l'État national : À la lumière de l'itinéraire de Mohamed-Salah Mzali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche sur le Maghreb contemporain (IRMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-343, 2025, Recherches contemporaines, 978-9938-79-880-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance islamique : une finance libre d’intérêt au service de la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9509,401 +9780,401 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian de BOISSIEU (éd.); Dominique CHESNEAU (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Financer l’économie réelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Eyrolles, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'âme des investisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regards croisés sur l'économie, pp.111-120, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00702648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance islamique est-elle une finance durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Jouaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La finance durable : une nouvelle finance pour le XXIe siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RB édition (Paris), pp.188, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transaction Costs in Financial Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, wiley, pp.7, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transaction costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rama Cont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.1-5, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470061602.eqf14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage pricing and equilibrium pricing : compatibility conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9919,155 +10190,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collected Papers of the New York University Mathematical Finance Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, pp.131-159, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the premium at the equilibrium of a reinsurance market with short sale constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approximation, Optimization and Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physica-Verlag, pp.47-59, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market models with frictions : arbitrage and pricing issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10083,120 +10354,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbooks of Mathematical Finance, Option Pricing, Interest Rates and Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.43-66, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et imperfections de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Marchés Financiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.112-126, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10206,51 +10477,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shareholder heterogeneity, asymmetric information, and the equilibrium manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10276,73 +10547,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient trading strategies in financial markets with proportional transaction costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Campi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10364,73 +10635,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurus and beliefs manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10439,73 +10710,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive biases and the representative agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10514,73 +10785,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00488570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Discount Rates: an Equilibrium Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10589,73 +10860,588 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Trading Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk averse agents more optimistic? A Bayesian estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Risk Sharing for Law Invariant Monetary Utility Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schachermayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium Pricing Bounds on Option Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production Planning and Inventories Optimization: A Backward Approach in the Convex Storage Cost Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Tahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Trading Strategies with Transaction Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10664,674 +11450,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176619v1</w:t>
-              </w:r>
-[...513 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILLES ET MATHÉMATIQUES : Déconstruire les mythes sur le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université Paris-Dauphine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11478,51 +11749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/OeC-2024-0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Bianchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-022-01440-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01349-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Thebault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2008704117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beddock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01268-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.133.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Karehnke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9610-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.07.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCSHM72-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0894-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Sa&#239;dane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.116.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-014-0130-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.09.052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559137v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nocetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2012.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9176-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A462B930318249F6A02689915FDC696561B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfs004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-013-0099-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9274-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksa Cvitanic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Malamud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfr018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176636v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176629v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1000199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176630v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176611v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1080.0904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Benmansour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schachermayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022109000002684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2006.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bizid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tharaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167159v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kallal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00005-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHRVHZ5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Koehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9965.00051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGZHQ8LS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koehl Pierre-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01574150" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4394?lang=fr#anchor-resume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133eq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Scheinkman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Cinlare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pastr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan &#199;inlar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scheinkman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaska Cvitani&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Musiela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638814v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Jouaber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf14012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635183v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394035v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176619v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176616v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167156v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tahraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/OeC-2024-0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Bianchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-022-01440-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01349-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Thebault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2008704117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beddock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01268-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.133.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Karehnke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9610-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.07.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCSHM72-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0894-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Sa&#239;dane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.116.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-014-0130-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.09.052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nocetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9176-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A462B930318249F6A02689915FDC696561B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfs004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559137v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2012.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-013-0099-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9274-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksa Cvitanic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Malamud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfr018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176636v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176629v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1000199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176611v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176630v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1080.0904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schachermayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Benmansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022109000002684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2006.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bizid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tharaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kallal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00005-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHRVHZ5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Koehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koehl Pierre-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01574150" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9965.00051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGZHQ8LS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4394?lang=fr#anchor-resume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133eq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Scheinkman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Cinlare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pastr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan &#199;inlar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scheinkman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaska Cvitani&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Musiela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Mzali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Jouaber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf14012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176407v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394035v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167156v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tahraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279533v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>