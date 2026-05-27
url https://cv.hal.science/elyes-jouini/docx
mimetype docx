--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -542,213 +542,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Equilibrium pricing and market completion: a counterexample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.1963-1969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender stereotypes can explain the gender-equality paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (49), pp.31063-31069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2008704117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029880v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fast, die young: equilibrium and survival in large economies</w:t>
               </w:r>
@@ -903,77 +903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal inequalities amplify gender gaps in math</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 359 (6381), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Karehnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,51 +1124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Health-Related Emotions on Belief Formation and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1215,51 +1215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective expectations and medical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1318,51 +1318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurus and belief manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1409,51 +1409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fast, die young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,51 +1669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to aggregate experts' discount rates: an equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1741,5558 +1741,5558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolutionary beliefs and financial markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.727-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfs004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective risk aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.411-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559137v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Multivariate Prudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (3), pp.1255-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Consequences of Nth-Degree Risk Increases and Nth-Degree Risk Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.199-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-013-9176-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Portfolio Choice with Savoring and Disappointment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Karehnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.000-000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/mnsc.2013.1767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Economic Consequences of Nth-Degree Risk Increases and Nth-Degree Risk Attitudes</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The marginal propensity to consume and multidimensional risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Nocetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119 (2), pp.124-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient portfolios in financial markets with proportional transaction costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.281-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11579-013-0099-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral biases and representative agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1), pp.97-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-011-9274-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Beliefs and Financial Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17 (2), pp.727-766. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Collective risk aversion</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary strategic beliefs and financial markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Nocetti</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (2), pp.411-437</w:t>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Markets Equilibrium with Heterogeneous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaksa Cvitanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Malamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Diego Nocetti</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.285-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfr018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbiased Disagreement in financial markets, waves of pessimism and the risk return tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, (to appear)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discounting and Divergence of Opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 148 (3), pp.1255-1267. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 145, pp.830-859</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The marginal propensity to consume and multidimensional risk</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176636v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are More Risk-Averse Agents More Optimistic? Insights from a Simple Rational Expectations Equilibrium Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Nocetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 119 (2), pp.124-127</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176630v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Abel's Concept of Doubt and Pessimism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porte</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.3682-3694</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Behavioral biases and representative agent</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176611v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Risk Averse Agents More Optimistic? A Bayesian Estimation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.1000199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176629v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the Social Discount Rate in a Benthamite Framework with Heterogeneous Degrees of Impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 54 (No. 10), pp. 1822-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1080.0904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are risk agents more optimistic? A Bayesian estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.843-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jae.1027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des subprimes ou l'irruption des particuliers dans la sphère financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus consumer and intertemporal asset pricing with heterogeneous beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.1149-1174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques : prise de décision individuelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law Invariant Risk Measures Have the Fatou Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schachermayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in mathematical economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.49-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a &amp;quot;pessimistic&amp;quot; bias in individual beliefs ? Evidence from a simple survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 73 (1), pp.97-123. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 61 (4), pp.345-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous Beliefs and Asset Pricing in Discrete Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (7), pp.1233-1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evolutionary strategic beliefs and financial markets</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage with Fixed Costs and Interest Rate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Financial and Quantitative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.889-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022109000002684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregation of Heterogeneous Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rof/rfr018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (6), pp.752-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2006.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium Pricing in Incomplete Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, (to appear)</w:t>
+              <w:t xml:space="preserve">Journal of Financial and Quantitative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (4), pp.833-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and state price deflators in a general intertemporal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (6), pp.722-734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditional Comonotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.153-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of utility functions and convergence of optimal strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, VIII (1), pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité des croyances, prix du risque et volatilité des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74, pp.125-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vector-valued Coherent Risk Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.531-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of the equilibrium prices in a family of financial models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.255-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A class of models satisfying a dynamical version of the CAPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.299-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comonotonic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.255-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market imperfections , equilibrium and arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture notes on Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, W., pp.247-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production planning and inventories optimization with a general storage cost function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Tharaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1365- 1395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and Control Problems in Finance. Presentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35, pp.167-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and investment opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (3), pp.305-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete Markets and Short-Sales Constraints: An Equilibrium Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), pp.211-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Trading Strategies in the Presence of Market Frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Financial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (2), pp.343-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage and viability in securities markets with fixed trading costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.197-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal investment with taxes: an existence result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33, pp.373-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price functionals with bid–ask spreads: an axiomatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34, pp.547-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A discrete stochastic model for investment with an application to the transaction costs case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4068(99)00005-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Lipschitz functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41, pp.371-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viability and equilibrium in securities markets with frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (3), pp.275-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal investment with taxes: an optimal control problem with endogeneous delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment and arbitrage opportunities with short sales constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8, pp.169-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing of Non-redundant Derivatives in a Complete Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koehl Pierre-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Derivatives Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (4), pp.287-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01574150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment and Arbitrage Opportunities with Short Sales Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (3), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9965.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete markets, transaction costs and liquidity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.325-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Finance - Special issue on market imperfections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits dérivés, contrôle des risques et réglementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">unicité et stabilité de l'équilibre dans une économie de production avec règle de tarfication marginale : les cas convexe et non-convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage in securities markets with shortsale constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.197-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martingale and Arbitrage in securities markets with transaction cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of economic Theory 66, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.178-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General equilibrium with producers and brokers Existence and regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 41, pp.257-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The graph of the Walras correspondence, The production economies case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22, pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence of equilibria in nonconvex economies without free disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 38, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00167135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitraje en mercados de valores con fricciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kallal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos economicos de ICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.91-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure de l'ensemble des équilibres d'une économie productive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.321-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Index Theorem for Nonconvex Production Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 145, pp.830-859</w:t>
+              <w:t xml:space="preserve">, 1992, pp.176-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...4164 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions with constant generalized gradient</w:t>
               </w:r>
@@ -7442,234 +7442,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Equilibres à anticipations rationnelles et information incomplète sur les caractéristiques des autres acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AMAMEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attentes Stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SPO, IHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Equilibres à anticipations rationnelles et information incomplète sur les caractéristiques des autres acteurs</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Markets with Heterogeneous Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Equipe de Probabilités et Statistiques, Paris 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7688,571 +7688,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are risk averse agents more optimistic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous beliefs and asset pricing : an analysis in terms of pessimism, doubt and risk aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire D'Economie, Finance, et Ingénierie Financière, HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a pessimistic bias in individual beliefs ? Evidence from survey dat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Financial Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Durham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is There a Pessimistic Bias in Individual Beliefs? Evidence from a Simple Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABSI IV, Workshop on Behavioral Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents les plus tolérants au risque sont-ils plus pessimistes ? Un modèle d'équilibre à anticipations rationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bachelier, IHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a pesimistic bias in individual and collective beliefs ? Theory and Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...310 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bachelier, IHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10157,51 +10157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage pricing and equilibrium pricing : compatibility conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collected Papers of the New York University Mathematical Finance Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, pp.131-159, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10220,191 +10220,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Market models with frictions : arbitrage and pricing issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Napp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbooks of Mathematical Finance, Option Pricing, Interest Rates and Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.43-66, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterizing the premium at the equilibrium of a reinsurance market with short sale constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approximation, Optimization and Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physica-Verlag, pp.47-59, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176407v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et imperfections de marché</w:t>
               </w:r>
@@ -10684,51 +10684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurus and beliefs manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10759,51 +10759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive biases and the representative agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10834,51 +10834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Discount Rates: an Equilibrium Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10971,103 +10971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are risk averse agents more optimistic? A Bayesian estimation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,69 +11098,69 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Risk Sharing for Law Invariant Monetary Utility Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schachermayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Schachermayer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nizar Touzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -11186,51 +11186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium Pricing Bounds on Option Prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11261,51 +11261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production Planning and Inventories Optimization: A Backward Approach in the Convex Storage Cost Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11349,51 +11349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Napp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11749,51 +11749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/OeC-2024-0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Bianchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-022-01440-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01349-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Thebault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2008704117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beddock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01268-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.133.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Karehnke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9610-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.07.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCSHM72-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0894-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Sa&#239;dane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.116.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-014-0130-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.09.052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nocetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9176-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A462B930318249F6A02689915FDC696561B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfs004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559137v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2012.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-013-0099-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9274-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksa Cvitanic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Malamud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfr018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176636v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176629v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1000199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176611v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176630v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1080.0904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schachermayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Benmansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022109000002684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2006.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bizid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tharaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kallal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00005-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHRVHZ5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Koehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koehl Pierre-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01574150" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9965.00051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGZHQ8LS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4394?lang=fr#anchor-resume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133eq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Scheinkman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Cinlare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pastr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan &#199;inlar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scheinkman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaska Cvitani&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Musiela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Mzali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Jouaber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf14012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176407v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394035v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167156v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tahraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279533v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/OeC-2024-0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Bianchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-022-01440-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-021-01349-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2022.4495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Thebault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2008704117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beddock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01268-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.133.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Karehnke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9610-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.07.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XCSHM72-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0894-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Sa&#239;dane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.116.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-014-0130-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.09.052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfs004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559137v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nocetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2012.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9176-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A462B930318249F6A02689915FDC696561B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2013.1767" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-013-0099-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9274-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksa Cvitanic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Malamud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfr018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176636v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176630v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176611v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176629v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1000199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1080.0904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schachermayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Benmansour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022109000002684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2006.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bizid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Meddeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tharaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kallal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Koehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4068(99)00005-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHRVHZ5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koehl Pierre-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01574150" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9965.00051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGZHQ8LS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163694v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4394?lang=fr#anchor-resume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133eq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cartapanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Scheinkman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Cinlare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pastr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan &#199;inlar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scheinkman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaska Cvitani&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Musiela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irmc/4399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Mzali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Jouaber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf14012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394035v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167156v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Tahraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279533v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>