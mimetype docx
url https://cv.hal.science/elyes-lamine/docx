--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -602,291 +602,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African vultures optimization algorithm based Choquet fuzzy integral for global optimization and engineering design problems</w:t>
+                <w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Nssibi</w:t>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaith Manita</w:t>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Faux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10462-023-10602-4⟩</w:t>
+              <w:t xml:space="preserve">Health Systems &amp; Reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228252v1</w:t>
+                <w:t xml:space="preserve">hal-04008371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">African vultures optimization algorithm based Choquet fuzzy integral for global optimization and engineering design problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Nssibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Ghaith Manita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Systems &amp; Reform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.3205-3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10462-023-10602-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008371v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MedWGAN Based Synthetic Dataset Generation for Uveitis Pathology</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Requirements Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (3), pp.371-397. </w:t>
@@ -1398,291 +1398,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool-Based Framework to Assess and Challenge the Responsiveness of Emergency Call Centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BPRIM: An integrated framework for business process management and risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEM.2019.2954013⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.1-17/103199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401708v1</w:t>
+                <w:t xml:space="preserve">hal-02477509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPRIM: An integrated framework for business process management and risk management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tool-Based Framework to Assess and Challenge the Responsiveness of Emergency Call Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Sienou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uche Okongwu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.1-17/103199. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (3), pp.568 - 581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2019.2954013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477509v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t>
               </w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (10), p. 666-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,4186 +2957,4186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement automatique des déclarations des Erreurs Médicamenteuses avec un modèle Transformer GPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Hanae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thabet Rafika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontanili Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pruski Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège (B), Belgique. pp.390-397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732211v1</w:t>
+                <w:t xml:space="preserve">hal-04684078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel Data Mining System for Medication Error Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Cufi</w:t>
+                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479309⟩</w:t>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531780v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+                <w:t xml:space="preserve">Towards a novel Data Mining System for Medication Error Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692856v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture basée sur des modèles d'intelligence artificielle pour la numérisation de déclarations manuscrites des erreurs médicamenteuses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Liège (B), Belgique. pp.398-405</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684089v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Tool for Reporting and Analyzing Medication Errors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture basée sur des modèles d'intelligence artificielle pour la numérisation de déclarations manuscrites des erreurs médicamenteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chabane Mazri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brini Mohamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Hanae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thabet Rafika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICSSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège (B), Belgique. pp.398-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531758v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Task Learning Approach for Hospital Bed Requirement Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihiretu Bedada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479306⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE/ACS 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sousse, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531804v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
+                <w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t>
+              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907987v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Task Learning Approach for Hospital Bed Requirement Prediction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effective Tool for Reporting and Analyzing Medication Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Mazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/ACS 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912564⟩</w:t>
+              <w:t xml:space="preserve">AICSSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398992v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique des déclarations des Erreurs Médicamenteuses avec un modèle Transformer GPT</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684078v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Vers une gestion globale des erreurs médicamenteuses à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">SAGIP 2023 - Société d’Automatique, de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146179v1</w:t>
+                <w:t xml:space="preserve">hal-04196080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Digital Collaborative Framework for an Efficient Medication Errors Management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.549-562, </w:t>
+              <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221813v1</w:t>
+                <w:t xml:space="preserve">hal-04247981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Patient’s Waiting Times in Emergency Department: A Retrospective Study in the CHIC Hospital Since 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Steinbach</w:t>
+                <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2022 - International Conference on Model and Data Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935078v1</w:t>
+                <w:t xml:space="preserve">hal-04146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t>
+                <w:t xml:space="preserve">Towards a Digital Collaborative Framework for an Efficient Medication Errors Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.549-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153647v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Dataset Generation for the Uveitis Pathology Based on MedWGAN Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heithem Sliman</w:t>
+                <w:t xml:space="preserve">Predicting Patient’s Waiting Times in Emergency Department: A Retrospective Study in the CHIC Hospital Since 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhem Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ines Drira</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing (SAC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3555776.3577648⟩</w:t>
+              <w:t xml:space="preserve">MEDI 2022 - International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Caire, Egypt. pp.44-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321072v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342656v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+                <w:t xml:space="preserve">A Synthetic Dataset Generation for the Uveitis Pathology Based on MedWGAN Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
+              <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing (SAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2023, Tallinn, Estonia. pp.559-566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250918v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023448v1</w:t>
+                <w:t xml:space="preserve">hal-04342656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel spontaneous medication error reporting tool for enhancing patient safety</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017700⟩</w:t>
+              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955949v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion globale des erreurs médicamenteuses à l’hôpital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2023 - Société d’Automatique, de Génie Industriel et de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196080v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Towards a novel spontaneous medication error reporting tool for enhancing patient safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t>
+              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247981v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour un pilotage robuste des processus de soins à l’hôpital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Automated Learning Approach for Genetic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loay Alajramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radi Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/ACS - 19th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763545v1</w:t>
+                <w:t xml:space="preserve">hal-04739170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Computing Temporal Eligibility Criteria on Large and Diverse Data Repositories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Taweel</w:t>
+                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour un pilotage robuste des processus de soins à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Bache</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657129v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Driven Approach to Transform Business Vision-Oriented Decision-Making Requirement into Solution-Oriented Optimization Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+                <w:t xml:space="preserve">A Model for Computing Temporal Eligibility Criteria on Large and Diverse Data Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA/AIE 2022 - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768919v1</w:t>
+                <w:t xml:space="preserve">hal-03657129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Risk-aware Business Process Modeling Tool for Healthcare processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">A Model Driven Approach to Transform Business Vision-Oriented Decision-Making Requirement into Solution-Oriented Optimization Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686913⟩</w:t>
+              <w:t xml:space="preserve">IEA/AIE 2022 - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.211-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545799v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Learning Approach for Genetic Diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radi Jarrar</w:t>
+                <w:t xml:space="preserve">Development of a Risk-aware Business Process Modeling Tool for Healthcare processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Megdiche</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACS - 19th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739170v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLPAD.Core: A Multi-Functions Optimizer Towards Daily Planning Generation in Home Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Enhancing Emergency Call Centers' Performance Through a Data-driven Simulation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2020 - 17th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.218-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109972v1</w:t>
+                <w:t xml:space="preserve">hal-02892575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+                <w:t xml:space="preserve">BLPAD.Core: A Multi-Functions Optimizer Towards Daily Planning Generation in Home Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t>
+              <w:t xml:space="preserve">AICCSA 2020 - 17th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya (virtual), Turkey. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424425v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t>
+              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03349552v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Complexity for Collaborative Business Processes Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Marzouk</w:t>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.247-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03338771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prospective d’un environnement d’aide à la décision rendu configurable par des modèles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332025v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03349552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders’ Tolerance-based Linear Model for Home Health Care Coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude prospective d’un environnement d’aide à la décision rendu configurable par des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.93-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424391v1</w:t>
+                <w:t xml:space="preserve">hal-03332025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Emergency Call Centers' Performance Through a Data-driven Simulation Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Stakeholders’ Tolerance-based Linear Model for Home Health Care Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.269-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892575v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Patients’ Location Data to Support the Application of Process Mining Notations</w:t>
               </w:r>
@@ -7304,51 +7304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Salt Lake City, United States</w:t>
@@ -7377,51 +7377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
@@ -7563,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.498-505, </w:t>
@@ -7645,51 +7645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Model to Model Transformation for Knowledge-Based Planning Generation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,51 +7697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE 2020 - The 33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.140-152, </w:t>
@@ -7773,1874 +7773,1874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053698v1</w:t>
+                <w:t xml:space="preserve">hal-02525967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir (online), Maroc. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525967v1</w:t>
+                <w:t xml:space="preserve">hal-03053698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Process Capability Ratio of Patients’ Pathways by the Application of Process Mining, SPC and RTLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
+                <w:t xml:space="preserve">Home health care daily planning considering the satisfaction of all the stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2019 - 12th International Conference on Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.302-309, </w:t>
+              <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007380803020309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125316v1</w:t>
+                <w:t xml:space="preserve">hal-02415431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HospiT'Win: A Predictive Simulation-Based Digital Twin for Patients Pathways in Hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Karakra</w:t>
+                <w:t xml:space="preserve">Evaluating the Process Capability Ratio of Patients’ Pathways by the Application of Process Mining, SPC and RTLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE EMBS - International Conference on Biomedical &amp; Health Informatics (BHI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BHI.2019.8834534⟩</w:t>
+              <w:t xml:space="preserve">HEALTHINF 2019 - 12th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.302-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007380803020309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292836v1</w:t>
+                <w:t xml:space="preserve">hal-02125316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home health care daily planning considering the satisfaction of all the stakeholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bouchet</w:t>
+                <w:t xml:space="preserve">HospiT'Win: A Predictive Simulation-Based Digital Twin for Patients Pathways in Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.1-6, </w:t>
+              <w:t xml:space="preserve">2019 IEEE EMBS - International Conference on Biomedical &amp; Health Informatics (BHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Chicago, United States. p. 1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BHI.2019.8834534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415431v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Vers une méthode de gestion intégrée risques-processus pour la sécurisation du circuit du médicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003847v1</w:t>
+                <w:t xml:space="preserve">hal-01852178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
+                <w:t xml:space="preserve">Skill-based routing problem in Emergency Call Centers: toward an improvement of response time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWISH 2018 - 7th International Workshop on Innovative Simulation for Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. p.43-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924032v1</w:t>
+                <w:t xml:space="preserve">hal-01945328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Karakra</w:t>
+                <w:t xml:space="preserve">Monitoring and analyzing patients’ pathways by the application of Process Mining, SPC, and I-RTLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Taweel</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t>
+              <w:t xml:space="preserve">INCOM 2018 - 16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.980-985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045735v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818575v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres d'appel d'urgence français (SAMU) : une démarche dirigée par les modèles pour l'examen de leur fonctionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.540-547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852105v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Based Model Analysis Towards Enhancing Information Values of Process Mining: Case Study of Learning Process Domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Syed Islam</w:t>
+                <w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR 2016 : International Conference on Soft Computing and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60618-7_61⟩</w:t>
+              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990796v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Framework to Support Discovering of Patients' Pathways as Operational Process Charts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boufaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612822⟩</w:t>
+              <w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia. p.235-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045970v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill-based routing problem in Emergency Call Centers: toward an improvement of response time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Centres d'appel d'urgence français (SAMU) : une démarche dirigée par les modèles pour l'examen de leur fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWISH 2018 - 7th International Workshop on Innovative Simulation for Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. p.43-51</w:t>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945328v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode de gestion intégrée risques-processus pour la sécurisation du circuit du médicament</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Boufaied</w:t>
+                <w:t xml:space="preserve">Semantic-Based Model Analysis Towards Enhancing Information Values of Process Mining: Case Study of Learning Process Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoCPaR 2016 : International Conference on Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Vellore, India. pp.622-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60618-7_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852178v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and analyzing patients’ pathways by the application of Process Mining, SPC, and I-RTLS</w:t>
+                <w:t xml:space="preserve">A Conceptual Framework to Support Discovering of Patients' Pathways as Operational Process Charts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2018 - 16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.980-985, </w:t>
+              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924025v1</w:t>
+                <w:t xml:space="preserve">hal-02045970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatized data extraction approach for process mining and business process analysis</w:t>
               </w:r>
@@ -9734,51 +9734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Reasoning Method Towards Ontological Model for Automated Learning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Okoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9890,51 +9890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10162,51 +10162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Process Mining Towards Discovery and Enhancement of Learning Model Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Okoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10273,252 +10273,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process mining towards automated learning: a semantic rule-based approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE - 2015 IEEE International Conference on Automation Science and Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714473v1</w:t>
+                <w:t xml:space="preserve">hal-01437942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process mining towards automated learning: a semantic rule-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okoye Kingsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASE - 2015 IEEE International Conference on Automation Science and Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gothenburg, Sweden. p.1403-1408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437942v1</w:t>
+                <w:t xml:space="preserve">hal-01714473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health systems interoperability : analysis and comparison</w:t>
               </w:r>
@@ -10530,51 +10530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guedria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10593,625 +10593,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Rule-Based Approach Towards Process Mining for Personalised Adaptive Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+                <w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elyes Lamine</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance Computing and Communications \\ ICES 2014 - 11th IEEE International Conference on Embedded Software and Systems \\ CSS 2014 - 6th International Symposium on Cyberspace Safety and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.143⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.151-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611980v1</w:t>
+                <w:t xml:space="preserve">hal-01709987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t>
+                <w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709987v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Rule-Based Approach Supported by Process Mining for Personalised Adaptive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t>
+              <w:t xml:space="preserve">EUSPN 2014 - 5th International Conference on Emerging Ubiquitous Systems and Pervasive Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Halifax, Canada. p.203-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392174v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Rule-Based Approach Supported by Process Mining for Personalised Adaptive Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+                <w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPN 2014 - 5th International Conference on Emerging Ubiquitous Systems and Pervasive Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.031⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625024v1</w:t>
+                <w:t xml:space="preserve">hal-01714431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Guédria</w:t>
+                <w:t xml:space="preserve">A Semantic Rule-Based Approach Towards Process Mining for Personalised Adaptive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t>
+              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance Computing and Communications \\ ICES 2014 - 11th IEEE International Conference on Embedded Software and Systems \\ CSS 2014 - 6th International Symposium on Cyberspace Safety and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. p. 929-936, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714431v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management de la continuité d'activité dirigé par les modèles : application à la prise en charge à domicile</w:t>
               </w:r>
@@ -11236,51 +11236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11357,51 +11357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11465,51 +11465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Zefouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11543,77 +11543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk driven process engineering in digital ecosystems : modelling risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11828,77 +11828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of the BPRIM Language for Risk Driven Process Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11936,90 +11936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semi-formal modeling language supporting collaboration between Risk and Process Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim P. Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE DEST 2008 - 2nd IEEE International conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Phitsanulok, Thailand. pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12070,51 +12070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12133,377 +12133,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Karduck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+              <w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345540v1</w:t>
+                <w:t xml:space="preserve">hal-01759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim P. Karduck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Xi'An, China. pp.732-735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEBE.2008.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759041v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim P. Karduck</w:t>
+                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685420v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du problème de désorientation spatiale chez les patients atteints de la maladie d'Alzheimer</w:t>
               </w:r>
@@ -12597,90 +12597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual model of risk: Towards a risk modelling language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2007 international workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12870,64 +12870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain-Specific Conceptual Modeling : Concepts, Methods and ADOxx Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 231-263 (Chap. 11), 2022, 978-3-030-93546-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12974,51 +12974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inventory of interoperability in healthcare ecosystems: characterization and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Rius Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,51 +13264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05312083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Djemaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05620-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05251917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cleostrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Sliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Ajramy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2023.200223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2015.0235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoye Kingsley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Naeem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05003228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912615" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihiretu Bedada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912618" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05002659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi Brini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479309" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brini Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Hanae" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabet Rafika" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouallegue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479338" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05398992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanili Franck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruski Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04221813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_39" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03935078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Ben Ameur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Drira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03657129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686822" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Alajramy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Jarrar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017483" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ezzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Okoye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60618-7_61" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27400-3_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Bachouch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pecatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rigaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05312083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Djemaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05620-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05251917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cleostrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Sliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Ajramy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2023.200223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2015.0235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoye Kingsley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Naeem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05003228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912615" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihiretu Bedada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912618" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05002659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi Brini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Hanae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabet Rafika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanili Franck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruski Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cufi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brini Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05398992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouallegue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479338" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04221813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_39" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03935078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Ben Ameur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Drira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577648" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Alajramy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Jarrar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03657129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686822" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ezzat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Okoye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60618-7_61" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27400-3_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Bachouch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.031" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.143" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pecatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rigaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>