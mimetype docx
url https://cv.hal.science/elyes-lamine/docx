--- v1 (2026-04-02)
+++ v2 (2026-04-28)
@@ -602,291 +602,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t>
+                <w:t xml:space="preserve">African vultures optimization algorithm based Choquet fuzzy integral for global optimization and engineering design problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Maha Nssibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Ghaith Manita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Systems &amp; Reform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.3205-3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10462-023-10602-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008371v1</w:t>
+                <w:t xml:space="preserve">hal-04228252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African vultures optimization algorithm based Choquet fuzzy integral for global optimization and engineering design problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaith Manita</w:t>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Faux</w:t>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.3205-3271. </w:t>
+              <w:t xml:space="preserve">Health Systems &amp; Reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10462-023-10602-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228252v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MedWGAN Based Synthetic Dataset Generation for Uveitis Pathology</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Requirements Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (3), pp.371-397. </w:t>
@@ -1398,291 +1398,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPRIM: An integrated framework for business process management and risk management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tool-Based Framework to Assess and Challenge the Responsiveness of Emergency Call Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uche Okongwu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (3), pp.568 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2019.2954013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477509v1</w:t>
+                <w:t xml:space="preserve">hal-02401708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool-Based Framework to Assess and Challenge the Responsiveness of Emergency Call Centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">BPRIM: An integrated framework for business process management and risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (3), pp.568 - 581. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.1-17/103199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEM.2019.2954013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401708v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t>
               </w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (10), p. 666-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2187,663 +2187,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+                <w:t xml:space="preserve">Enhanced Human Activity Recognition Using Controllable GANs for Synthetic Data Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Djemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Jemili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912596⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001131v1</w:t>
+                <w:t xml:space="preserve">hal-05003228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Human Activity Recognition Using Controllable GANs for Synthetic Data Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farah Jemili</w:t>
+                <w:t xml:space="preserve">Automated Processing of Medication Error Reports with a GPT Transformer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elyes Lamine</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912615⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003228v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Task Learning Approach for Hospital Bed Requirement Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihiretu Bedada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimization Model for Patient Transportation Problem Within Stretchers Activity in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Processing of Medication Error Reports with a GPT Transformer Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
+                <w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998660v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Artificial Intelligence Architecture for Digitizing Handwritten Medication Error Reports</w:t>
               </w:r>
@@ -3078,633 +3078,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+                <w:t xml:space="preserve">Towards a novel Data Mining System for Medication Error Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t>
+              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732211v1</w:t>
+                <w:t xml:space="preserve">hal-04531780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel Data Mining System for Medication Error Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Cufi</w:t>
+                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531780v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture basée sur des modèles d'intelligence artificielle pour la numérisation de déclarations manuscrites des erreurs médicamenteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brini Mohamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Hanae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thabet Rafika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Liège (B), Belgique. pp.398-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692856v1</w:t>
+                <w:t xml:space="preserve">hal-04684089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture basée sur des modèles d'intelligence artificielle pour la numérisation de déclarations manuscrites des erreurs médicamenteuses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684089v1</w:t>
+                <w:t xml:space="preserve">hal-04732211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Task Learning Approach for Hospital Bed Requirement Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihiretu Bedada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/ACS 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398992v1</w:t>
@@ -3715,103 +3715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
@@ -3983,103 +3983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,103 +4238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t>
@@ -4372,103 +4372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
@@ -4608,177 +4608,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Patient’s Waiting Times in Emergency Department: A Retrospective Study in the CHIC Hospital Since 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Synthetic Dataset Generation for the Uveitis Pathology Based on MedWGAN Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadhem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Aida Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Lahyani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Steinbach</w:t>
+                <w:t xml:space="preserve">Ines Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2022 - International Conference on Model and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_4⟩</w:t>
+              <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing (SAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2023, Tallinn, Estonia. pp.559-566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935078v1</w:t>
+                <w:t xml:space="preserve">hal-04321072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4787,634 +4787,634 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Dataset Generation for the Uveitis Pathology Based on MedWGAN Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heithem Sliman</w:t>
+                <w:t xml:space="preserve">Predicting Patient’s Waiting Times in Emergency Department: A Retrospective Study in the CHIC Hospital Since 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhem Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Drira</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing (SAC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2023, Tallinn, Estonia. pp.559-566, </w:t>
+              <w:t xml:space="preserve">MEDI 2022 - International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Caire, Egypt. pp.44-57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3555776.3577648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321072v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+                <w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342656v1</w:t>
+                <w:t xml:space="preserve">hal-04023448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04023448v1</w:t>
+                <w:t xml:space="preserve">hal-04342656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a novel spontaneous medication error reporting tool for enhancing patient safety</w:t>
               </w:r>
@@ -5426,77 +5426,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5654,256 +5654,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour un pilotage robuste des processus de soins à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545831v1</w:t>
+                <w:t xml:space="preserve">hal-03763545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour un pilotage robuste des processus de soins à l’hôpital</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763545v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Computing Temporal Eligibility Criteria on Large and Diverse Data Repositories</w:t>
               </w:r>
@@ -5993,103 +5993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Driven Approach to Transform Business Vision-Oriented Decision-Making Requirement into Solution-Oriented Optimization Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE 2022 - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.211-225, </w:t>
@@ -6153,51 +6153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6231,90 +6231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Emergency Call Centers' Performance Through a Data-driven Simulation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.218-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6333,633 +6333,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLPAD.Core: A Multi-Functions Optimizer Towards Daily Planning Generation in Home Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Measuring Complexity for Collaborative Business Processes Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2020 - 17th International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316522⟩</w:t>
+              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.247-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109972v1</w:t>
+                <w:t xml:space="preserve">emse-03338771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t>
+              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424425v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03349552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Complexity for Collaborative Business Processes Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boucher</w:t>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.247-254, </w:t>
+              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03338771v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">BLPAD.Core: A Multi-Functions Optimizer Towards Daily Planning Generation in Home Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t>
+              <w:t xml:space="preserve">AICCSA 2020 - 17th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya (virtual), Turkey. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03349552v1</w:t>
+                <w:t xml:space="preserve">hal-03109972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective d’un environnement d’aide à la décision rendu configurable par des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.93-101</w:t>
@@ -6988,90 +6988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders’ Tolerance-based Linear Model for Home Health Care Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7246,286 +7246,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Specification, Implementation, and Evaluation of the AdoBPRIM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933061v1</w:t>
+                <w:t xml:space="preserve">hal-02525862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Formal Specification, Implementation, and Evaluation of the AdoBPRIM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boufaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525862v1</w:t>
+                <w:t xml:space="preserve">hal-02933061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdoBPRIM: Towards a New Healthcare Risk-aware Business Process Management Tool</w:t>
               </w:r>
@@ -7563,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.498-505, </w:t>
@@ -7645,90 +7645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Model to Model Transformation for Knowledge-Based Planning Generation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7792,90 +7792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
@@ -7913,51 +7913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,51 +7995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home health care daily planning considering the satisfaction of all the stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.1-6, </w:t>
@@ -8419,64 +8419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boufaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8501,90 +8501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill-based routing problem in Emergency Call Centers: toward an improvement of response time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWISH 2018 - 7th International Workshop on Innovative Simulation for Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. p.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8739,103 +8739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
@@ -8858,486 +8858,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
+                <w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.540-547, </w:t>
+              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924032v1</w:t>
+                <w:t xml:space="preserve">hal-02045735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Taweel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boufaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia. p.235-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045735v1</w:t>
+                <w:t xml:space="preserve">hal-01818575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia. p.235-248, </w:t>
+              <w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.540-547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818575v1</w:t>
+                <w:t xml:space="preserve">hal-01924032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centres d'appel d'urgence français (SAMU) : une démarche dirigée par les modèles pour l'examen de leur fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10273,252 +10273,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process mining towards automated learning: a semantic rule-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okoye Kingsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CASE - 2015 IEEE International Conference on Automation Science and Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gothenburg, Sweden. p.1403-1408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437942v1</w:t>
+                <w:t xml:space="preserve">hal-01714473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process mining towards automated learning: a semantic rule-based approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE - 2015 IEEE International Conference on Automation Science and Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714473v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health systems interoperability : analysis and comparison</w:t>
               </w:r>
@@ -10530,51 +10530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guedria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10593,625 +10593,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Rule-Based Approach Towards Process Mining for Personalised Adaptive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t>
+              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance Computing and Communications \\ ICES 2014 - 11th IEEE International Conference on Embedded Software and Systems \\ CSS 2014 - 6th International Symposium on Cyberspace Safety and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. p. 929-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709987v1</w:t>
+                <w:t xml:space="preserve">hal-01611980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guédria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392174v1</w:t>
+                <w:t xml:space="preserve">hal-01714431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Rule-Based Approach Supported by Process Mining for Personalised Adaptive Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+                <w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elyes Lamine</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPN 2014 - 5th International Conference on Emerging Ubiquitous Systems and Pervasive Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.151-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625024v1</w:t>
+                <w:t xml:space="preserve">hal-01709987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714431v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Rule-Based Approach Towards Process Mining for Personalised Adaptive Learning</w:t>
+                <w:t xml:space="preserve">A Semantic Rule-Based Approach Supported by Process Mining for Personalised Adaptive Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Okoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance Computing and Communications \\ ICES 2014 - 11th IEEE International Conference on Embedded Software and Systems \\ CSS 2014 - 6th International Symposium on Cyberspace Safety and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France. p. 929-936, </w:t>
+              <w:t xml:space="preserve">EUSPN 2014 - 5th International Conference on Emerging Ubiquitous Systems and Pervasive Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Halifax, Canada. p.203-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611980v1</w:t>
+                <w:t xml:space="preserve">hal-01625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management de la continuité d'activité dirigé par les modèles : application à la prise en charge à domicile</w:t>
               </w:r>
@@ -11236,51 +11236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11357,51 +11357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11465,51 +11465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Zefouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11543,77 +11543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk driven process engineering in digital ecosystems : modelling risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11828,77 +11828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of the BPRIM Language for Risk Driven Process Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11936,90 +11936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semi-formal modeling language supporting collaboration between Risk and Process Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim P. Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE DEST 2008 - 2nd IEEE International conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Phitsanulok, Thailand. pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12070,51 +12070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12133,377 +12133,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Sienou</w:t>
+                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759041v1</w:t>
+                <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim P. Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Xi'An, China. pp.732-735, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEBE.2008.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Karduck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+              <w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345540v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du problème de désorientation spatiale chez les patients atteints de la maladie d'Alzheimer</w:t>
               </w:r>
@@ -12597,90 +12597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual model of risk: Towards a risk modelling language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2007 international workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12870,64 +12870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain-Specific Conceptual Modeling : Concepts, Methods and ADOxx Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 231-263 (Chap. 11), 2022, 978-3-030-93546-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12974,51 +12974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inventory of interoperability in healthcare ecosystems: characterization and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Rius Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,51 +13264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05312083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Djemaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05620-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05251917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cleostrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Sliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Ajramy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2023.200223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2015.0235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoye Kingsley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Naeem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05003228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912615" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihiretu Bedada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912618" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05002659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi Brini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Hanae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabet Rafika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanili Franck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruski Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cufi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brini Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05398992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouallegue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479338" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04221813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_39" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03935078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Ben Ameur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Drira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577648" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Alajramy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Jarrar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03657129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686822" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ezzat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Okoye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60618-7_61" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27400-3_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Bachouch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.031" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.143" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pecatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rigaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05312083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Djemaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05620-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05251917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cleostrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Sliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Ajramy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2023.200223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2015.0235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoye Kingsley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Naeem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05003228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912615" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihiretu Bedada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Duval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912564" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hamdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05002659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi Brini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Hanae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabet Rafika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanili Franck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruski Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brini Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05398992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouallegue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479338" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04221813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_39" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Drira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577648" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03935078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Ben Ameur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Alajramy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Jarrar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03657129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686822" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ezzat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Okoye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60618-7_61" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27400-3_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Bachouch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pecatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rigaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>