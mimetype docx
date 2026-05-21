--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -3843,295 +3843,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Tool for Reporting and Analyzing Medication Errors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
+                <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICSSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479338⟩</w:t>
+              <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531758v1</w:t>
+                <w:t xml:space="preserve">hal-04907987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+                <w:t xml:space="preserve">Effective Tool for Reporting and Analyzing Medication Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Mazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cleostrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t>
+              <w:t xml:space="preserve">AICSSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907987v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion globale des erreurs médicamenteuses à l’hôpital</w:t>
               </w:r>
@@ -4366,812 +4366,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+                <w:t xml:space="preserve">A Synthetic Dataset Generation for the Uveitis Pathology Based on MedWGAN Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing (SAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2023, Tallinn, Estonia. pp.559-566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146179v1</w:t>
+                <w:t xml:space="preserve">hal-04321072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Digital Collaborative Framework for an Efficient Medication Errors Management</w:t>
+                <w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221813v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Dataset Generation for the Uveitis Pathology Based on MedWGAN Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heithem Sliman</w:t>
+                <w:t xml:space="preserve">Predicting Patient’s Waiting Times in Emergency Department: A Retrospective Study in the CHIC Hospital Since 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhem Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ines Drira</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th ACM SIGAPP Symposium on Applied Computing (SAC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDI 2022 - International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Caire, Egypt. pp.44-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3555776.3577648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04321072v1</w:t>
+                <w:t xml:space="preserve">hal-03935078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153647v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Patient’s Waiting Times in Emergency Department: A Retrospective Study in the CHIC Hospital Since 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imene Lahyani</w:t>
+                <w:t xml:space="preserve">Towards a Digital Collaborative Framework for an Efficient Medication Errors Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2022 - International Conference on Model and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Caire, Egypt. pp.44-57, </w:t>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.549-562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935078v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023448v1</w:t>
+                <w:t xml:space="preserve">hal-04342656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5220,201 +5211,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+                <w:t xml:space="preserve">Digital Twin in Healthcare: Security Threat Meta-Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342656v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a novel spontaneous medication error reporting tool for enhancing patient safety</w:t>
               </w:r>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Cleostrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,416 +7116,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Patients’ Location Data to Support the Application of Process Mining Notations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Araghi</w:t>
+                <w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008971104720481⟩</w:t>
+              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521655v1</w:t>
+                <w:t xml:space="preserve">hal-02525862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Formal Specification, Implementation, and Evaluation of the AdoBPRIM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boufaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525862v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Specification, Implementation, and Evaluation of the AdoBPRIM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Interpretation of Patients’ Location Data to Support the Application of Process Mining Notations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.472-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008971104720481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933061v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdoBPRIM: Towards a New Healthcare Risk-aware Business Process Management Tool</w:t>
               </w:r>
@@ -7773,243 +7773,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir (online), Maroc. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525967v1</w:t>
+                <w:t xml:space="preserve">hal-03053698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053698v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home health care daily planning considering the satisfaction of all the stakeholders</w:t>
               </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8733,542 +8733,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
+                <w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003847v1</w:t>
+                <w:t xml:space="preserve">hal-02045735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Computing Integrated Discrete Event Simulation for a Hospital Digital Twin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Taweel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boufaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouajdi Korbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2018 - 15th International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia. p.235-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045735v1</w:t>
+                <w:t xml:space="preserve">hal-01818575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.540-547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818575v1</w:t>
+                <w:t xml:space="preserve">hal-01924032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Process Mining and RTLS for Modeling, and Analyzing Patients’ Pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Namaki Araghi</w:t>
+                <w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF 2018 - 11th International Conference on Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006651605400547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01924032v1</w:t>
+                <w:t xml:space="preserve">hal-02003847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centres d'appel d'urgence français (SAMU) : une démarche dirigée par les modèles pour l'examen de leur fonctionnement</w:t>
               </w:r>
@@ -9531,51 +9531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9728,403 +9728,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Reasoning Method Towards Ontological Model for Automated Learning Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Usman Naeem</w:t>
+                <w:t xml:space="preserve">Contribution à l'organisation des soins en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Bachouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NaBIC 2015 - 7th World Congress on Nature and Biologically Inspired Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'16 - 11ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires Numerix; C2SP, Aug 2016, Montréal, Canada. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609106v1</w:t>
+                <w:t xml:space="preserve">hal-02535714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Semantic-based Approach to Manage Perspectives of Process Mining: Application on Improving Learning Process Domain Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Okoye Kingsley</w:t>
+                <w:t xml:space="preserve">A Semantic Reasoning Method Towards Ontological Model for Automated Learning Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Naeem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NaBIC 2015 - 7th World Congress on Nature and Biologically Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Pietermaritzburg, South Africa. p. 49-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27400-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599989v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'organisation des soins en EHPAD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rym Ben Bachouch</w:t>
+                <w:t xml:space="preserve">Using Semantic-based Approach to Manage Perspectives of Process Mining: Application on Improving Learning Process Domain Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okoye Kingsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'16 - 11ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires Numerix; C2SP, Aug 2016, Montréal, Canada. 10 p</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. p. 3529-3538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535714v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prise en charge personnalisée à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Bachouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10156,722 +10156,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Process Mining Towards Discovery and Enhancement of Learning Model Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+                <w:t xml:space="preserve">Process mining towards automated learning: a semantic rule-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okoye Kingsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2015 - IEEE 17th International Conference on High Performance Computing and Communications / CSS 2015 - IEEE 7th International Symposium Cyberspace Safety &amp; Security / ICESS 2015 - IEEE 12TH International Conference on Embedded Software and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CASE - 2015 IEEE International Conference on Automation Science and Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gothenburg, Sweden. p.1403-1408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609211v1</w:t>
+                <w:t xml:space="preserve">hal-01714473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process mining towards automated learning: a semantic rule-based approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE - 2015 IEEE International Conference on Automation Science and Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714473v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Process Mining Towards Discovery and Enhancement of Learning Model Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t>
+              <w:t xml:space="preserve">HPCC 2015 - IEEE 17th International Conference on High Performance Computing and Communications / CSS 2015 - IEEE 7th International Symposium Cyberspace Safety &amp; Security / ICESS 2015 - IEEE 12TH International Conference on Embedded Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New-York, United States. p. 363-370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCC-CSS-ICESS.2015.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437942v1</w:t>
+                <w:t xml:space="preserve">hal-01609211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health systems interoperability : analysis and comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Rule-Based Approach Towards Process Mining for Personalised Adaptive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wided Guedria</w:t>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance Computing and Communications \\ ICES 2014 - 11th IEEE International Conference on Embedded Software and Systems \\ CSS 2014 - 6th International Symposium on Cyberspace Safety and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. p. 929-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166694v1</w:t>
+                <w:t xml:space="preserve">hal-01611980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Rule-Based Approach Towards Process Mining for Personalised Adaptive Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+                <w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance Computing and Communications \\ ICES 2014 - 11th IEEE International Conference on Embedded Software and Systems \\ CSS 2014 - 6th International Symposium on Cyberspace Safety and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.143⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611980v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.151-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714431v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t>
+                <w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
@@ -10889,329 +10911,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.151-161, </w:t>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709987v1</w:t>
+                <w:t xml:space="preserve">hal-01392174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Rule-Based Approach Supported by Process Mining for Personalised Adaptive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Okoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t>
+              <w:t xml:space="preserve">EUSPN 2014 - 5th International Conference on Emerging Ubiquitous Systems and Pervasive Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Halifax, Canada. p.203-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392174v1</w:t>
+                <w:t xml:space="preserve">hal-01625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Rule-Based Approach Supported by Process Mining for Personalised Adaptive Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rabih Bashroush</w:t>
+                <w:t xml:space="preserve">Health systems interoperability : analysis and comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guedria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPN 2014 - 5th International Conference on Emerging Ubiquitous Systems and Pervasive Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625024v1</w:t>
+                <w:t xml:space="preserve">hal-01166694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management de la continuité d'activité dirigé par les modèles : application à la prise en charge à domicile</w:t>
               </w:r>
@@ -11420,252 +11420,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System Architecture Supporting the Agile Coordination of Homecare Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk driven process engineering in digital ecosystems : modelling risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Zefouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+                <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.647-650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055989v1</w:t>
+                <w:t xml:space="preserve">hal-01759034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk driven process engineering in digital ecosystems : modelling risk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A System Architecture Supporting the Agile Coordination of Homecare Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Zefouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759034v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation des appels téléphoniques d'un service d'aide médicale d'urgence (SAMU 81)</w:t>
               </w:r>
@@ -11746,51 +11746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The homecare digital ecosystem : an information system support architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Zefouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTM 2009 Workshops - The OnTheMove 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.172-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11930,580 +11930,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semi-formal modeling language supporting collaboration between Risk and Process Manager</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Sienou</w:t>
+                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim P. Karduck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE DEST 2008 - 2nd IEEE International conference on Digital Ecosystems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Phitsanulok, Thailand. pp.119-125</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685419v1</w:t>
+                <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'information pour la prise en charge de patients à domicile : Besoins, Usages et Verrous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selma Arbaoui</w:t>
+                <w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim P. Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Xi'An, China. pp.732-735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEBE.2008.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345498v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Karduck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+              <w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345540v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t>
+                <w:t xml:space="preserve">Towards a semi-formal modeling language supporting collaboration between Risk and Process Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim P. Karduck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE DEST 2008 - 2nd IEEE International conference on Digital Ecosystems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Phitsanulok, Thailand. pp.119-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEBE.2008.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685420v1</w:t>
+                <w:t xml:space="preserve">hal-01685419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Sienou</w:t>
+                <w:t xml:space="preserve">Les systèmes d'information pour la prise en charge de patients à domicile : Besoins, Usages et Verrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Achim Karduck</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759041v1</w:t>
+                <w:t xml:space="preserve">hal-00345498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du problème de désorientation spatiale chez les patients atteints de la maladie d'Alzheimer</w:t>
               </w:r>
@@ -12623,51 +12623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sienou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Karduck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12974,51 +12974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inventory of interoperability in healthcare ecosystems: characterization and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Rius Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,51 +13264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05312083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Djemaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05620-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05251917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cleostrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Sliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Ajramy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2023.200223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2015.0235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoye Kingsley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Naeem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05003228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912615" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihiretu Bedada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Duval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912564" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hamdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05002659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi Brini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Hanae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabet Rafika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanili Franck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruski Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brini Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05398992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouallegue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479338" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04221813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_39" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Drira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577648" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03935078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Ben Ameur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Alajramy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Jarrar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03657129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686822" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ezzat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Okoye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60618-7_61" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27400-3_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Bachouch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pecatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rigaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13721-025-00691-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05312083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Djemaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05620-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05251917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cleostrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pruski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04511067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namaki Araghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-024-00064-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04228252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Nssibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Manita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10602-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Sliman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Ajramy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2023.200223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04374472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hedi Karray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling5010006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03604368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2015.0235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoye Kingsley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Naeem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05003228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912615" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04998660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihiretu Bedada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Duval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912564" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05019331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Hamdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05002659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi Brini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Hanae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabet Rafika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontanili Franck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruski Marc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04684089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brini Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05398992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouallegue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479338" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Drira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577648" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03935078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Ben Ameur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahyani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04221813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_39" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04023448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017729" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Alajramy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Jarrar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017483" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03657129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686822" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ezzat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02521655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Araghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008971104720481" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007380803020309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02292836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.480" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006651605400547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Okoye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Islam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60618-7_61" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02045970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612822" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Bachouch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609106v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27400-3_5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714473v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.164" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Bashroush" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.031" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pecatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rigaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>