--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2470,277 +2470,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPV15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937509v1</w:t>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374887v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
               </w:r>
@@ -2936,1033 +2936,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armande Hervé</w:t>
+                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167297v1</w:t>
+                <w:t xml:space="preserve">hal-04167311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167311v1</w:t>
+                <w:t xml:space="preserve">hal-04167297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Waeytens</w:t>
+                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739404v1</w:t>
+                <w:t xml:space="preserve">hal-03698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la Génération de Vapeur par Energie Solaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québécois (CIFQ) en Energie 2022</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698628v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+                <w:t xml:space="preserve">Métamatériaux pour la Génération de Vapeur par Energie Solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois (CIFQ) en Energie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+                <w:t xml:space="preserve">hal-03698628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and characterization of energy related behaviors and IEQ in residential buildings for physics-based building energy modeling using a wireless sensor network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Metrology for Living Environment (IEEE MetroLivEnv 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698618v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Measurement and characterization of energy related behaviors and IEQ in residential buildings for physics-based building energy modeling using a wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Metrology for Living Environment (IEEE MetroLivEnv 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cosenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695592v1</w:t>
+                <w:t xml:space="preserve">hal-03698618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Basset</w:t>
+                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698626v1</w:t>
+                <w:t xml:space="preserve">hal-03695592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
               </w:r>
@@ -4310,860 +4310,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062334v1</w:t>
+                <w:t xml:space="preserve">hal-02403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-ballistic thermal transport and temperature jumps in nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379722v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor networks for existing residential buildings performance evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Citie :Workshop international en technologies de l'information et de la communication au service d'une ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182953v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403395v1</w:t>
+                <w:t xml:space="preserve">hal-02182952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043092v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-ballistic thermal transport and temperature jumps in nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany A Ali</w:t>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Pirro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+                <w:t xml:space="preserve">Trang Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Cesar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182952v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+                <w:t xml:space="preserve">Sensor networks for existing residential buildings performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Iyock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Smart and Sustainable Citie :Workshop international en technologies de l'information et de la communication au service d'une ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182951v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers et Travaux Pratiques sur le thème des Capteurs pour l’Eau</w:t>
               </w:r>
@@ -5268,1332 +5268,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub mean free path heat sources: a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826734v1</w:t>
+                <w:t xml:space="preserve">hal-01544537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kusadasi, Turkey. pp.311-325, </w:t>
+              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579447v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kusadasi, Turkey. pp.311-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
+                <w:t xml:space="preserve">hal-01579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub-mean free path heat sources: a numerical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932646v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub-mean free path heat sources: a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEM (DTIP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578598v1</w:t>
+                <w:t xml:space="preserve">hal-01932646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub mean free path heat sources: a numerical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEM (DTIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544537v1</w:t>
+                <w:t xml:space="preserve">hal-01578598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ballistic effects on in-plane and cross-plane thermal conductivity in 1D and 2D configurations: a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Kindinis</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412063v1</w:t>
+                <w:t xml:space="preserve">hal-01475305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport phenomena beyond the diffusive regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+                <w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Allab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kindinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Mixed Design of Integrated Circuits and Systems – MIXDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475228v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on in-plane and cross-plane thermal conductivity in 1D and 2D configurations: a numerical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal transport phenomena beyond the diffusive regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Mixed Design of Integrated Circuits and Systems – MIXDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475305v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon confinement analyzed with the Boltzmann transport equation solved by the discrete ordinates method in 1D and 2D configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductances of silicon sub-mean free path heat sources measured with a four-probe electrical setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464832v1</w:t>
+                <w:t xml:space="preserve">hal-01464975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductances of silicon sub-mean free path heat sources measured with a four-probe electrical setup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Jaber</w:t>
+                <w:t xml:space="preserve">Phonon confinement analyzed with the Boltzmann transport equation solved by the discrete ordinates method in 1D and 2D configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevalier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">B. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464975v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon heat conduction from silicon sub-mean free path sources measured with electrical means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7072,273 +7072,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
+                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183388v1</w:t>
+                <w:t xml:space="preserve">hal-02183395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
+                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marty</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183395v1</w:t>
+                <w:t xml:space="preserve">hal-02183388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D ballistic phonon heat conduction from single metallic line investigated with electrical means</w:t>
               </w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7445,77 +7445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation de transport de Boltzmann pour le transfert des phonons dans les couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,51 +7540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of different numerical approaches to the Boltzmann Transport Equation for phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,51 +8014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iyock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iyock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>