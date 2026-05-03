--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2720,498 +2720,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of an experimental bench for lowcarbon hydrogen production, storage, and conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Thomas Dapra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190445v1</w:t>
+                <w:t xml:space="preserve">hal-04190360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental bench for lowcarbon hydrogen production, storage, and conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dapra</w:t>
+                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dalmau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190360v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167311v1</w:t>
+                <w:t xml:space="preserve">hal-04167297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armande Hervé</w:t>
+                <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167297v1</w:t>
+                <w:t xml:space="preserve">hal-04190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
               </w:r>
@@ -3316,407 +3316,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Métamatériaux pour la Génération de Vapeur par Energie Solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois (CIFQ) en Energie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739404v1</w:t>
+                <w:t xml:space="preserve">hal-03698628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la Génération de Vapeur par Energie Solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Gao</w:t>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québécois (CIFQ) en Energie 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698628v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and characterization of energy related behaviors and IEQ in residential buildings for physics-based building energy modeling using a wireless sensor network</w:t>
               </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Workshop on Metrology for Living Environment (IEEE MetroLivEnv 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cosenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3942,261 +3942,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounia Bendada</w:t>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, France. pp.105-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902609v1</w:t>
+                <w:t xml:space="preserve">hal-02552931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Bendada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Werner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valletta, France. pp.105-112, </w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552931v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Iyock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,412 +5350,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826734v1</w:t>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.250⟩</w:t>
+              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579447v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kusadasi, Turkey. pp.311-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub-mean free path heat sources: a numerical investigation</w:t>
               </w:r>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Ferdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Regina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,90 +6970,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations électriques et ilots de chaleur urbains : application à la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Bendada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,51 +8014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iyock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iyock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>