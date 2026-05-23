--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2470,1733 +2470,1733 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374887v1</w:t>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPV15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937509v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental bench for lowcarbon hydrogen production, storage, and conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dapra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190360v1</w:t>
+                <w:t xml:space="preserve">hal-04190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167311v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Characterization of an experimental bench for lowcarbon hydrogen production, storage, and conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dapra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167297v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Gao</w:t>
+                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190445v1</w:t>
+                <w:t xml:space="preserve">hal-04167311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sarkar</w:t>
+                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698626v1</w:t>
+                <w:t xml:space="preserve">hal-03739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la Génération de Vapeur par Energie Solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Gao</w:t>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québécois (CIFQ) en Energie 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698628v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+                <w:t xml:space="preserve">Métamatériaux pour la Génération de Vapeur par Energie Solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Franco-Québécois (CIFQ) en Energie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+                <w:t xml:space="preserve">Measurement and characterization of energy related behaviors and IEQ in residential buildings for physics-based building energy modeling using a wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouzidi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Metrology for Living Environment (IEEE MetroLivEnv 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cosenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739404v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and characterization of energy related behaviors and IEQ in residential buildings for physics-based building energy modeling using a wireless sensor network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Metrology for Living Environment (IEEE MetroLivEnv 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cosenza, Italy</w:t>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698618v1</w:t>
+                <w:t xml:space="preserve">hal-03695592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695592v1</w:t>
+                <w:t xml:space="preserve">hal-03698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Werner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Bendada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552931v1</w:t>
+                <w:t xml:space="preserve">hal-02902609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounia Bendada</w:t>
+                <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+              <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, France. pp.105-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902609v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
               </w:r>
@@ -4310,860 +4310,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403395v1</w:t>
+                <w:t xml:space="preserve">hal-02062334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-ballistic thermal transport and temperature jumps in nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Guen</w:t>
+                <w:t xml:space="preserve">Weizheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Massoud</w:t>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+                <w:t xml:space="preserve">Trang Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043092v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+                <w:t xml:space="preserve">Sensor networks for existing residential buildings performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Iyock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Smart and Sustainable Citie :Workshop international en technologies de l'information et de la communication au service d'une ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182951v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Cesar</w:t>
+                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
+              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182952v1</w:t>
+                <w:t xml:space="preserve">hal-02403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062334v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-ballistic thermal transport and temperature jumps in nanostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
+                <w:t xml:space="preserve">Hany A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Nghiem</w:t>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379722v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor networks for existing residential buildings performance evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Citie :Workshop international en technologies de l'information et de la communication au service d'une ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182953v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers et Travaux Pratiques sur le thème des Capteurs pour l’Eau</w:t>
               </w:r>
@@ -5268,1021 +5268,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub mean free path heat sources: a numerical investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-O. Chapuis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544537v1</w:t>
+                <w:t xml:space="preserve">hal-01826734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kusadasi, Turkey. pp.311-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
+                <w:t xml:space="preserve">hal-01579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Pirro</w:t>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, France. </w:t>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826734v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
+                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub-mean free path heat sources: a numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579447v1</w:t>
+                <w:t xml:space="preserve">hal-01932646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub-mean free path heat sources: a numerical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEM (DTIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932646v1</w:t>
+                <w:t xml:space="preserve">hal-01578598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ballistic effects on thermal conductivity in 1D and 2D configurations from single and multiple localized sub mean free path heat sources: a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEM (DTIP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578598v1</w:t>
+                <w:t xml:space="preserve">hal-01544537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects on in-plane and cross-plane thermal conductivity in 1D and 2D configurations: a numerical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Allab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kindinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475305v1</w:t>
+                <w:t xml:space="preserve">hal-01412063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">Thermal transport phenomena beyond the diffusive regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kindinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Mixed Design of Integrated Circuits and Systems – MIXDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412063v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport phenomena beyond the diffusive regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Nghiem</w:t>
+                <w:t xml:space="preserve">Ballistic effects on in-plane and cross-plane thermal conductivity in 1D and 2D configurations: a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Mixed Design of Integrated Circuits and Systems – MIXDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475228v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductances of silicon sub-mean free path heat sources measured with a four-probe electrical setup</w:t>
               </w:r>
@@ -6294,77 +6294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting, Symposium M on “Nanoscale Heat Transfer – From fundamentals to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,77 +6402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon confinement analyzed with the Boltzmann transport equation solved by the discrete ordinates method in 1D and 2D configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6536,64 +6536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abs Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6970,90 +6970,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations électriques et ilots de chaleur urbains : application à la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Bendada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7072,273 +7072,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
+                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marty</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183395v1</w:t>
+                <w:t xml:space="preserve">hal-02183388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
+                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183388v1</w:t>
+                <w:t xml:space="preserve">hal-02183395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D ballistic phonon heat conduction from single metallic line investigated with electrical means</w:t>
               </w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7445,77 +7445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation de transport de Boltzmann pour le transfert des phonons dans les couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies (NanoNano)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,51 +7540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of different numerical approaches to the Boltzmann Transport Equation for phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,51 +8014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iyock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizheng Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nghiem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iyock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O. Chapuis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abs Da Cruz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jaber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>