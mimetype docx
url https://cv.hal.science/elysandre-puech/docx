--- v1 (2026-03-25)
+++ v2 (2026-04-25)
@@ -894,51 +894,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1053,168 +1053,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE FOR IDENTIFICATION OF WOOD AND CHARCOAL IN ARCHAEOLOGICAL AND PALAEOLOGICAL PERSPECTIVES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined database of anatomical features and micrographs for selected Southern African woods and charcoals: a perspective on an identification key for anthracological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC-10 : 10th World Archaeological Congress, Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dotte Emilie; Chae Byrne; Théry-Parisot Isabelle, Jun 2025, Darwin, Australia</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie) : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM UMR7264, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369693v1</w:t>
+                <w:t xml:space="preserve">hal-04122866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire feu de tout bois&amp;quot;. Insights into vegetation changes during the Pleistocene-Holocene transition and firewood selection strategies of later stone age inhabitants at the Bushman Rock Shelter site, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1243,869 +1226,761 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Sciences University of Porto, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined database of anatomical features and micrographs for selected Southern African woods and charcoals: a perspective on an identification key for anthracological study</w:t>
+                <w:t xml:space="preserve">Discussion regarding an effective sampling method in charcoal-rich layers: a case study from the Later Stone Age of Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Corneli</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May L. Murungi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion K. Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie) : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM UMR7264, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology University of Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liverpool – Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122866v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion regarding an effective sampling method in charcoal-rich layers: a case study from the Later Stone Age of Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Later Stone Age au sud du Zambèze : histoires de la recherche et questions d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bonzom-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology University of Liverpool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liverpool – Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535220v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Later Stone Age au sud du Zambèze : histoires de la recherche et questions d’actualité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthracological analysis of the Later Stone Age at Bushman Rock Shelter: palaeoecological and palaeoeconomical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Around the fire: Fire and its uses, from MSA to LSA in South Africa: palaeoenvironments, fuel management, heat treatments and symbolic use of fire, IFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Johannesburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468751v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracological analysis of the Later Stone Age at Bushman Rock Shelter: palaeoecological and palaeoeconomical approaches</w:t>
+                <w:t xml:space="preserve">Updating modern pollen rain from southern Africa as a tool for the reconstruction of past vegetation and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion K. Bamford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Around the fire: Fire and its uses, from MSA to LSA in South Africa: palaeoenvironments, fuel management, heat treatments and symbolic use of fire, IFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Johannesburg, France</w:t>
+              <w:t xml:space="preserve">21st Biennial Conference of the South African Society of Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463921v1</w:t>
+                <w:t xml:space="preserve">hal-03463831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating modern pollen rain from southern Africa as a tool for the reconstruction of past vegetation and climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Biennial Conference of the South African Society of Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463831v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of modern pollen rain in the Limpopo basin, South Africa: Palaeoenvironmental and archaeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion K. Bamford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th meeting of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463897v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue à SACHA, une base de données interactive de CHArbons d’Afrique auStrale : un outil pour l’anthracologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2121,234 +1996,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Y a plus de saison ma bonne dame ! » Entre contrainte météorologique et gestion des ressources sur une fouille : exemple du protocole de prélèvement des restes macrobotaniques de la grotte Bouyssonie, Brive-La-Gaillarde, Corrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréade Henry</w:t>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023 | 17-21 avr. 2023 Nice (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice (Université Côte d'Azur), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for archaeological wood charcoal classification : first results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,293 +2238,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ’Anthracology World- Wide - Diversity of contexts and environments : Applications, limits and advances’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals: introduction of a case study with southern African Prehistoric charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna-Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France. Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois, Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals : introduction of a case study with southern African Prehistoric charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées scientifiques du GDR 3544 ’Sciences du bois’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2659,114 +2534,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracology in Southern Africa : methods, vegetation dynamics and wood management. Contribution of the charcoal study from Later Stone Age occupations at Bushman Rock Shelter (AFS) during the Pleistocene-Holocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeology and Prehistory. Université Côte d'Azur, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025COAZ2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05494454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2913,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Bamford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48728/antipodes.211102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Urrego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May L. Murungi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05494454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ2026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Bamford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48728/antipodes.211102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Urrego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May L. Murungi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05494454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ2026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>