--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -100,312 +100,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SACHA: an interactive identification key of Southern African CHArcoals for anthracological research</w:t>
+                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elysandre Puech</w:t>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thery-Parisot</w:t>
+                <w:t xml:space="preserve">Wadley Lyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
+                <w:t xml:space="preserve">Brandl Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garberi</w:t>
+                <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion K. Bamford</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (221), pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823180v1</w:t>
+                <w:t xml:space="preserve">hal-04926067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SACHA: an interactive identification key of Southern African CHArcoals for anthracological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Schmid</w:t>
+                <w:t xml:space="preserve">Isabelle Thery-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadley Lyn</w:t>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandl Michael</w:t>
+                <w:t xml:space="preserve">Pauline Garberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Guillemard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion K. Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-bja10173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926067v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des charbons de bois archéologiques de la séquence Later Stone Age du site préhistorique de Bushman Rock Shelter, Limpopo, South Africa : du terrain au travail de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTIPODES - Annales de la Fondation Martine Aublet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -439,51 +439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating sampling methods in charcoal-rich layers and high diversity environment: a case study from the Later Stone Age of Bushman Rock Shelter, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -569,51 +569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du bois et paléoenvironnements à la transition Pléistocène / Holocène dans le bassin sud du Limpopo. Les chasseurs-cueilleurs du Later Stone Age du site de Bushman Rock Shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and environmental changes at the Middle Stone Age site of Wonderkrater, Limpopo, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunia Urrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined database of anatomical features and micrographs for selected Southern African woods and charcoals: a perspective on an identification key for anthracological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire feu de tout bois&amp;quot;. Insights into vegetation changes during the Pleistocene-Holocene transition and firewood selection strategies of later stone age inhabitants at the Bushman Rock Shelter site, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,411 +1256,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion regarding an effective sampling method in charcoal-rich layers: a case study from the Later Stone Age of Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anthracological analysis of the Later Stone Age at Bushman Rock Shelter: palaeoecological and palaeoeconomical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology University of Liverpool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liverpool – Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Around the fire: Fire and its uses, from MSA to LSA in South Africa: palaeoenvironments, fuel management, heat treatments and symbolic use of fire, IFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Johannesburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535220v1</w:t>
+                <w:t xml:space="preserve">hal-03463921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Later Stone Age au sud du Zambèze : histoires de la recherche et questions d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bonzom-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Bonzom-Chapelle</w:t>
+                <w:t xml:space="preserve">P Chiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l'Est africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracological analysis of the Later Stone Age at Bushman Rock Shelter: palaeoecological and palaeoeconomical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Discussion regarding an effective sampling method in charcoal-rich layers: a case study from the Later Stone Age of Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May L. Murungi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion K. Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Around the fire: Fire and its uses, from MSA to LSA in South Africa: palaeoenvironments, fuel management, heat treatments and symbolic use of fire, IFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Johannesburg, France</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology University of Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liverpool – Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463921v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating modern pollen rain from southern Africa as a tool for the reconstruction of past vegetation and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunia H. Urrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion K. Bamford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Biennial Conference of the South African Society of Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnuts Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
@@ -1810,90 +1810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of modern pollen rain in the Limpopo basin, South Africa: Palaeoenvironmental and archaeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunia H. Urrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion K. Bamford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th meeting of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1950,51 +1950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue à SACHA, une base de données interactive de CHArbons d’Afrique auStrale : un outil pour l’anthracologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Y a plus de saison ma bonne dame ! » Entre contrainte météorologique et gestion des ressources sur une fouille : exemple du protocole de prélèvement des restes macrobotaniques de la grotte Bouyssonie, Brive-La-Gaillarde, Corrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals: introduction of a case study with southern African Prehistoric charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna-Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals : introduction of a case study with southern African Prehistoric charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracology in Southern Africa : methods, vegetation dynamics and wood management. Contribution of the charcoal study from Later Stone Age occupations at Bushman Rock Shelter (AFS) during the Pleistocene-Holocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeology and Prehistory. Université Côte d'Azur, 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025COAZ2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2788,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Bamford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48728/antipodes.211102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Urrego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May L. Murungi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05494454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ2026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Bamford" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48728/antipodes.211102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Urrego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May L. Murungi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05494454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ2026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>