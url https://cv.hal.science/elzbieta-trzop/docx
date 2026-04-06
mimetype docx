--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,10532 +66,11157 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
-[...2885 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond anisotropic phase separation governing photoinduced phase stability in submicron Ti3O5 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwika Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Levantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43246-025-00896-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced phase transitions in (EDO-TTF) 2 SbF 6 single crystals revealed by ultrafast optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (10), pp.104323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/pwjb-87c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Photomodulation within photochromic assemblies of Dy(Tp&amp;lt;sup&amp;gt;2-py&amp;lt;/sup&amp;gt;)F]$^+$ Single‐Molecule Magnets : Influence of the supramolecular magnetic couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e202404274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202404274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599952v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431335v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Hervé</w:t>
+                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688960v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of insulator-to-metal transition driven by photoinduced strain waves in a Mott material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Babich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwika Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Guzman-Brambila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.1778-1785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-024-02628-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Separation between Lattice Dynamics and Electronic Spin‐State Switching in Spin‐Crossover Thin Films Evidenced by Time‐Resolved X‐Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwika Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (41), pp.2403585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202403585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of V2O3 thin films under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134104⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2195-2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236516v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of V2O3 thin films under hydrostatic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tranchant</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00680-w⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827049v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rigaut</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiko Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087412v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional photoswitchability in an iron(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) spin crossover complex: symmetry-breaking and solvent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Díaz-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phimphaka Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (26), pp.7185-7191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3sc01495a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Ulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+                <w:t xml:space="preserve">Nonlinear Optical Absorption in Nanoscale Films Revealed through Ultrafast Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Deska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821953v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optical Absorption in Nanoscale Films Revealed through Ultrafast Acoustics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Mathonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Koumousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amorin-Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00771⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (86), pp.12098-12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692241v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe Boel Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence C. Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.195-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433923v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe B Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minseong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552993v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical limits for the molecular switching in a photoexcited material revealed by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-022-00940-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium lattice response to photo-induced charge-transfer in a MnFe Prussian blue analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (21), pp.6773-6780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1tc01487k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magnetoelectric Coupling and Magnetic-Field-Induced Permanent Switching in a Spin Crossover Mn(III) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibe B Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie-Xiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor T Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (9), pp.6167-6175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest induced reversible on–off switching of elastic frustration in a 3D spin crossover coordination polymer with room temperature hysteretic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Piñeiro-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Javier Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Seredyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.1317-1326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SC04420B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-21316-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Kulmaczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Andrew Halcrow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (25), pp.8420-8429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562751v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928295v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (32), pp.13305-13312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552322v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single laser shot photoinduced phase transition of rubidium manganese hexacyanoferrate investigated by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (27), pp.3142-3147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201801478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first observation of hidden hysteresis in an iron(III) spin-crossover complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theerapoom Boonprab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane G. Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith S. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasinee Phonsri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (34), pp.11811-11815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201907619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvatomorphism‐induced 45 K hysteresis width in a spin‐crossover mononuclear compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Stefánczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (55), pp.14760-14767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201802572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Crossover Behavior in a Homologous Series of Iron(II) Complexes Based on Functionalized Bipyridyl Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunnan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Mueller-Bunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace G. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (16), pp.9880-9891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Crossover and Field-Induced Single-Molecule Magnet Behaviour in Metal(II)-Dipyrazolylpyridine Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (40), pp.4452-4457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201800819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the use of sterically congested Ir(III) complexes on the performance of light-emitting electrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Hierlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gracia La Placa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (24), pp.6385-6397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8tc01130c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling anion-ordering and spin-Peierls transitions in a strongly one-dimensional organic conductor with a chessboard structure, (o-Me2TTF)(2)NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Reinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (3), pp.361-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2052252518004967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing spin crossover cooperativity in 2D Hofmann-type materials with guest molecule removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina A. Zenere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Duyker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (25), pp.5623-5629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8sc01040d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of symmetry breaking in the structural trapping of light-induced excited spin states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Kulmaczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence J Kershaw Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (99), pp.13268-13271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cc07990g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing phases involving spin-state and ligand structural orderings in a multistable two-dimensional spin crossover coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Piñeiro-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.2736-2745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori checking of the light-response and data quality before extended data collection in pump-probe photocrystallography experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Makal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. Jarzembska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (1), pp.23-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2052520616017558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced reversible spin-state switching of an Fe III complex assisted by a halogen-bonded supramolecular network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Mathonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Clérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (74), pp.10283-10286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CC03797J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of local spin-state concentration waves during the relaxation from photoinduced state in a spin-crossover polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhane Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (4), pp.660-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2052520617007685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Betou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sallustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (12), pp.1338-1346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Electronic vs. structural ordering in a manganese(iii) spin crossover complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Müller-Bunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela M. Dirtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (99), pp.17630-17630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cc90535d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic vs. structural ordering in a manganese(III) spin crossover complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Müller-Bunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela M. Dîrtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (99), pp.17540-17543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cc05129k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking and light-induced spin-state trapping in a mononuclear Fe&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex with the two-step thermal conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (21), 214106 (11 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (2), pp.28301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (5), pp.054101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.054101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.158-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05466381v1</w:t>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
+                <w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05466405v1</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04258698v1</w:t>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering novel 2D and 3D Fe(II) molecular switches using HgII-based secondary building units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Real</w:t>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04012269v1</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03739074v1</w:t>
+              <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; European Crystallographic Association, Aug 2024, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotOnline'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making ultrafast phase transition movie with streaming crystallography and femtosecond XANES in Prussian blue analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Ulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacifichem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin crossover, symmetry breaking and magnetoelectric coupling in Mn(III) systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe B. Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor T. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence C. Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Physique de Rennes, Aug 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science autour des FEL-XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brief progress report from the chemistry-physics interface: new tools for old problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar French-Autralian Scientific Days “FASD 2020”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-step transitions in Metal Organic Frameworks with Confined Guest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th BORDEAUX OLIVIER KAHN DISCUSSIONS, BOOK-D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale dynamics studied with X-rays : from molecular switching to material transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time resolved structural studies Synergy and complementarity between ESRF and XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale dynamics of photoactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrafast spin-dependent phenomena in solid state and condensed molecular systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition of spin-state and ligand structural ordering in 2D polymer during thermal and light-induced spin crossover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete Devil’s staircase and ordering phenomenon in Spin Crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piñeiro-López Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFC 2016 - Congres de l’Association Francaise de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of [FeII(PM-PEA)2(NCS)2] at room temperature through isosymmetric electronic bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cargese (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering novel 2D and 3D Fe(II) molecular switches using HgII-based secondary building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupled ferroelastic distortion and spin crossover in the Fe(PM-PEA)2(NCS)2 system: a Landau theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Associacion Française de Magnétisme Moléculaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10601,283 +11226,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical limits by downsizing for the photo-induced switching in a molecular material revealed by time-resolved X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11024,51 +11649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00680-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800819" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Jarzembska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017558" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00680-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800819" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Jarzembska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017558" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552330v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>