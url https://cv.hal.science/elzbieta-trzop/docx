--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,11443 +66,11943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled electronic and structural dynamics of transition metal oxides during the oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Materials for Sustainable Development Conference (MATSUS26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring reaction intermediates in transition metal oxides via operando spectro-electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th International Symposium on Structure-Property Relationship in Solid State Materials (SPSSM-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of [FeII(PM-PEA)2(NCS)2] at room temperature through isosymmetric electronic bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cargese (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering novel 2D and 3D Fe(II) molecular switches using HgII-based secondary building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled ferroelastic distortion and spin crossover in the Fe(PM-PEA)2(NCS)2 system: a Landau theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Associacion Française de Magnétisme Moléculaire 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking structural changes during the oxygen evolution reaction in transition metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Young Crystallographers Meeting (YCM2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking active species in Mn-based oxides during the electrochemical oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Science de la Matère, des Molécules et Matériaux, Apr 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; European Crystallographic Association, Aug 2024, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotOnline'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making ultrafast phase transition movie with streaming crystallography and femtosecond XANES in Prussian blue analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Ulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacifichem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin crossover, symmetry breaking and magnetoelectric coupling in Mn(III) systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe B. Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor T. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence C. Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Physique de Rennes, Aug 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brief progress report from the chemistry-physics interface: new tools for old problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar French-Autralian Scientific Days “FASD 2020”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science autour des FEL-XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-step transitions in Metal Organic Frameworks with Confined Guest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th BORDEAUX OLIVIER KAHN DISCUSSIONS, BOOK-D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale dynamics studied with X-rays : from molecular switching to material transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time resolved structural studies Synergy and complementarity between ESRF and XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale dynamics of photoactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrafast spin-dependent phenomena in solid state and condensed molecular systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition of spin-state and ligand structural ordering in 2D polymer during thermal and light-induced spin crossover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete Devil’s staircase and ordering phenomenon in Spin Crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piñeiro-López Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFC 2016 - Congres de l’Association Francaise de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pressure-induced phase transitions in (EDO-TTF) 2 SbF 6 single crystals revealed by ultrafast optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.104323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/pwjb-87c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933360v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond anisotropic phase separation governing photoinduced phase stability in submicron Ti3O5 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwika Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Levantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43246-025-00896-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced phase transitions in (EDO-TTF) 2 SbF 6 single crystals revealed by ultrafast optical spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiangfeng Shao</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/pwjb-87c2⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342114v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Photomodulation within photochromic assemblies of Dy(Tp&amp;lt;sup&amp;gt;2-py&amp;lt;/sup&amp;gt;)F]$^+$ Single‐Molecule Magnets : Influence of the supramolecular magnetic couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e202404274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202404274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431335v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599952v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of insulator-to-metal transition driven by photoinduced strain waves in a Mott material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Babich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwika Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Guzman-Brambila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.1778-1785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-024-02628-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Separation between Lattice Dynamics and Electronic Spin‐State Switching in Spin‐Crossover Thin Films Evidenced by Time‐Resolved X‐Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwika Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (41), pp.2403585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202403585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of V2O3 thin films under hydrostatic pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tranchant</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiko Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00680-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827049v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Beyrouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of V2O3 thin films under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134104⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2195-2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236516v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional photoswitchability in an iron(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) spin crossover complex: symmetry-breaking and solvent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Díaz-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phimphaka Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (26), pp.7185-7191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3sc01495a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Ulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optical Absorption in Nanoscale Films Revealed through Ultrafast Acoustics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Mathonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Koumousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amorin-Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00771⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (86), pp.12098-12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692241v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+                <w:t xml:space="preserve">Nonlinear Optical Absorption in Nanoscale Films Revealed through Ultrafast Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Deska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821953v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe B Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minseong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552993v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe Boel Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence C. Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.195-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433923v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical limits for the molecular switching in a photoexcited material revealed by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-022-00940-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium lattice response to photo-induced charge-transfer in a MnFe Prussian blue analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (21), pp.6773-6780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1tc01487k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magnetoelectric Coupling and Magnetic-Field-Induced Permanent Switching in a Spin Crossover Mn(III) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibe B Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalinee Chikara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie-Xiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor T Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (9), pp.6167-6175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest induced reversible on–off switching of elastic frustration in a 3D spin crossover coordination polymer with room temperature hysteretic behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco-Javier Valverde-Muñoz</w:t>
+                <w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maksym Seredyuk</w:t>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC04420B⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21316-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152686v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Guest induced reversible on–off switching of elastic frustration in a 3D spin crossover coordination polymer with room temperature hysteretic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Piñeiro-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Javier Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Seredyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21316-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1317-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC04420B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157411v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Chikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (32), pp.13305-13312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928295v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Kulmaczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Andrew Halcrow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (25), pp.8420-8429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562751v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single laser shot photoinduced phase transition of rubidium manganese hexacyanoferrate investigated by X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">The first observation of hidden hysteresis in an iron(III) spin-crossover complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theerapoom Boonprab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane G. Telfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith S. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasinee Phonsri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801478⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (34), pp.11811-11815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201907619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017137v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first observation of hidden hysteresis in an iron(III) spin-crossover complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wasinee Phonsri</w:t>
+                <w:t xml:space="preserve">Single laser shot photoinduced phase transition of rubidium manganese hexacyanoferrate investigated by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201907619⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (27), pp.3142-3147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269052v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvatomorphism‐induced 45 K hysteresis width in a spin‐crossover mononuclear compound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spin-Crossover and Field-Induced Single-Molecule Magnet Behaviour in Metal(II)-Dipyrazolylpyridine Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiet Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802572⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (40), pp.4452-4457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889070v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Crossover Behavior in a Homologous Series of Iron(II) Complexes Based on Functionalized Bipyridyl Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grace G. Morgan</w:t>
+                <w:t xml:space="preserve">Solvatomorphism‐induced 45 K hysteresis width in a spin‐crossover mononuclear compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Stefánczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00850⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (55), pp.14760-14767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879730v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Crossover and Field-Induced Single-Molecule Magnet Behaviour in Metal(II)-Dipyrazolylpyridine Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Spin Crossover Behavior in a Homologous Series of Iron(II) Complexes Based on Functionalized Bipyridyl Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shufang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunnan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Mueller-Bunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace G. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800819⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.9880-9891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935237v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the use of sterically congested Ir(III) complexes on the performance of light-emitting electrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Hierlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gracia La Placa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (24), pp.6385-6397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8tc01130c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling anion-ordering and spin-Peierls transitions in a strongly one-dimensional organic conductor with a chessboard structure, (o-Me2TTF)(2)NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Reinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (3), pp.361-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2052252518004967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing spin crossover cooperativity in 2D Hofmann-type materials with guest molecule removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina A. Zenere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Duyker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (25), pp.5623-5629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8sc01040d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of symmetry breaking in the structural trapping of light-induced excited spin states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+                <w:t xml:space="preserve">A priori checking of the light-response and data quality before extended data collection in pump-probe photocrystallography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Makal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc07990g⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520616017558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662309v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing phases involving spin-state and ligand structural orderings in a multistable two-dimensional spin crossover coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Piñeiro-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.2736-2745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori checking of the light-response and data quality before extended data collection in pump-probe photocrystallography experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of symmetry breaking in the structural trapping of light-induced excited spin states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Kamiński</w:t>
+                <w:t xml:space="preserve">Rafal Kulmaczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence J Kershaw Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520616017558⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (99), pp.13268-13271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc07990g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618789v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced reversible spin-state switching of an Fe III complex assisted by a halogen-bonded supramolecular network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Mathonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Clérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (74), pp.10283-10286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CC03797J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of local spin-state concentration waves during the relaxation from photoinduced state in a spin-crossover polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhane Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (4), pp.660-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2052520617007685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Betou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sallustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (12), pp.1338-1346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Electronic vs. structural ordering in a manganese(iii) spin crossover complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Müller-Bunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela M. Dirtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (99), pp.17630-17630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cc90535d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic vs. structural ordering in a manganese(III) spin crossover complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Müller-Bunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela M. Dîrtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (99), pp.17540-17543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cc05129k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking and light-induced spin-state trapping in a mononuclear Fe&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex with the two-step thermal conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (21), 214106 (11 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (2), pp.28301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (5), pp.054101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.054101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.158-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906044v1</w:t>
-              </w:r>
-[...4288 lines deleted...]
-                <w:t xml:space="preserve">hal-03857174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical limits by downsizing for the photo-induced switching in a molecular material revealed by time-resolved X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11649,51 +12149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00680-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800819" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Jarzembska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017558" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552330v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlada Kyrisha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranit Ram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelayo Garcia de Arquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00680-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800819" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Jarzembska" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>