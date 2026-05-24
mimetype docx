--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,1196 +225,8165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring reaction intermediates in transition metal oxides via operando spectro-electrochemistry</w:t>
+                <w:t xml:space="preserve">In Situ Characterization of Dynamic Changes in Co-Based Oxides during the Oxygen Evolution Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlada Kyrisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranit Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pécheul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Structure-Property Relationship in Solid State Materials (SPSSM-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05608584v1</w:t>
+                <w:t xml:space="preserve">hal-05619015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of [FeII(PM-PEA)2(NCS)2] at room temperature through isosymmetric electronic bistability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Collet</w:t>
+                <w:t xml:space="preserve">Monitoring reaction intermediates in transition metal oxides via operando spectro-electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlada Kyrisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranit Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelayo Garcia de Arquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">The 9th International Symposium on Structure-Property Relationship in Solid State Materials (SPSSM-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552330v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of [FeII(PM-PEA)2(NCS)2] at room temperature through isosymmetric electronic bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+                <w:t xml:space="preserve">E. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cargese (Corse), France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466381v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466405v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258698v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering novel 2D and 3D Fe(II) molecular switches using HgII-based secondary building units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012269v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Hervé</w:t>
+                <w:t xml:space="preserve">Engineering novel 2D and 3D Fe(II) molecular switches using HgII-based secondary building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">José Antonio Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739074v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, RENNES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupled ferroelastic distortion and spin crossover in the Fe(PM-PEA)2(NCS)2 system: a Landau theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Associacion Française de Magnétisme Moléculaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picosecond anisotropic phase separation governing photoinduced phase stability in submicron Ti3O5 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwika Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Levantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-00896-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure-induced phase transitions in (EDO-TTF) 2 SbF 6 single crystals revealed by ultrafast optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.104323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/pwjb-87c2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis Photomodulation within photochromic assemblies of Dy(Tp&amp;lt;sup&amp;gt;2-py&amp;lt;/sup&amp;gt;)F]$^+$ Single‐Molecule Magnets : Influence of the supramolecular magnetic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202404274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of insulator-to-metal transition driven by photoinduced strain waves in a Mott material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Babich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwika Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Guzman-Brambila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.1778-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02628-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal Separation between Lattice Dynamics and Electronic Spin‐State Switching in Spin‐Crossover Thin Films Evidenced by Time‐Resolved X‐Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwika Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (41), pp.2403585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of V2O3 thin films under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2195-2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00680-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A photochromic metallacycle with highly anisotropic Dy-F magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Beyrouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.5265-5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc01037f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiko Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidirectional photoswitchability in an iron(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) spin crossover complex: symmetry-breaking and solvent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Díaz-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phimphaka Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (26), pp.7185-7191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc01495a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Ulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousumi Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Optical Absorption in Nanoscale Films Revealed through Ultrafast Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Deska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Mathonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Koumousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amorin-Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (86), pp.12098-12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe B Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minseong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Chikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe Boel Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence C. Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Chikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.195-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552993v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical limits for the molecular switching in a photoexcited material revealed by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00940-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Out-of-equilibrium lattice response to photo-induced charge-transfer in a MnFe Prussian blue analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (21), pp.6773-6780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc01487k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant Magnetoelectric Coupling and Magnetic-Field-Induced Permanent Switching in a Spin Crossover Mn(III) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe B Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Chikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie-Xiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor T Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (9), pp.6167-6175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest induced reversible on–off switching of elastic frustration in a 3D spin crossover coordination polymer with room temperature hysteretic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Piñeiro-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Javier Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Seredyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1317-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC04420B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21316-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Kulmaczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Andrew Halcrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (25), pp.8420-8429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibe Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel Dobbelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalinee Chikara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (32), pp.13305-13312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single laser shot photoinduced phase transition of rubidium manganese hexacyanoferrate investigated by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (27), pp.3142-3147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first observation of hidden hysteresis in an iron(III) spin-crossover complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theerapoom Boonprab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane G. Telfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith S. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasinee Phonsri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (34), pp.11811-11815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201907619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solvatomorphism‐induced 45 K hysteresis width in a spin‐crossover mononuclear compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Stefánczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (55), pp.14760-14767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin Crossover Behavior in a Homologous Series of Iron(II) Complexes Based on Functionalized Bipyridyl Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shufang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunnan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Mueller-Bunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace G. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.9880-9891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-Crossover and Field-Induced Single-Molecule Magnet Behaviour in Metal(II)-Dipyrazolylpyridine Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiet Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (40), pp.4452-4457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling anion-ordering and spin-Peierls transitions in a strongly one-dimensional organic conductor with a chessboard structure, (o-Me2TTF)(2)NO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Reinheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252518004967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the use of sterically congested Ir(III) complexes on the performance of light-emitting electrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Hierlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gracia La Placa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (24), pp.6385-6397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8tc01130c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing spin crossover cooperativity in 2D Hofmann-type materials with guest molecule removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina A. Zenere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duyker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.5623-5629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc01040d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of symmetry breaking in the structural trapping of light-induced excited spin states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Kulmaczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence J Kershaw Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (99), pp.13268-13271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc07990g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing phases involving spin-state and ligand structural orderings in a multistable two-dimensional spin crossover coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Piñeiro-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.2736-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A priori checking of the light-response and data quality before extended data collection in pump-probe photocrystallography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Makal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520616017558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoinduced reversible spin-state switching of an Fe III complex assisted by a halogen-bonded supramolecular network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ie-Rang Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Mathonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouzières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (74), pp.10283-10286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC03797J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of local spin-state concentration waves during the relaxation from photoinduced state in a spin-crossover polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.660-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617007685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Betou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1338-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: Electronic vs. structural ordering in a manganese(iii) spin crossover complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Müller-Bunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela M. Dirtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (99), pp.17630-17630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc90535d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic vs. structural ordering in a manganese(III) spin crossover complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Müller-Bunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela M. Dîrtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (99), pp.17540-17543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc05129k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry breaking and light-induced spin-state trapping in a mononuclear Fe&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex with the two-step thermal conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (21), 214106 (11 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.214106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (2), pp.28301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.054101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.054101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking structural changes during the oxygen evolution reaction in transition metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlada Kyrisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1473,73 +8442,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Young Crystallographers Meeting (YCM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking active species in Mn-based oxides during the electrochemical oxygen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlada Kyrisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1582,10427 +8551,3583 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale Science de la Matère, des Molécules et Matériaux, Apr 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t>
+              <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; European Crystallographic Association, Aug 2024, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552359v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming crystallography</w:t>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Padova; European Crystallographic Association, Aug 2024, Padova, Italy</w:t>
+              <w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552351v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotOnline'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making ultrafast phase transition movie with streaming crystallography and femtosecond XANES in Prussian blue analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Ulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhane Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin crossover, symmetry breaking and magnetoelectric coupling in Mn(III) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibe B. Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Dobbelaaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor T. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence C. Gavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Physique de Rennes, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhane Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief progress report from the chemistry-physics interface: new tools for old problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar French-Autralian Scientific Days “FASD 2020”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Science autour des FEL-XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092962v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief progress report from the chemistry-physics interface: new tools for old problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science autour des FEL-XFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinar French-Autralian Scientific Days “FASD 2020”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720876v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step transitions in Metal Organic Frameworks with Confined Guest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th BORDEAUX OLIVIER KAHN DISCUSSIONS, BOOK-D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale dynamics studied with X-rays : from molecular switching to material transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time resolved structural studies Synergy and complementarity between ESRF and XFEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale dynamics of photoactive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast spin-dependent phenomena in solid state and condensed molecular systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition of spin-state and ligand structural ordering in 2D polymer during thermal and light-induced spin crossover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete Devil’s staircase and ordering phenomenon in Spin Crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piñeiro-López Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC 2016 - Congres de l’Association Francaise de Crystallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670807v1</w:t>
-              </w:r>
-[...6842 lines deleted...]
-                <w:t xml:space="preserve">hal-00906044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical limits by downsizing for the photo-induced switching in a molecular material revealed by time-resolved X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12149,51 +12274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlada Kyrisha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranit Ram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelayo Garcia de Arquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00680-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800819" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Jarzembska" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlada Kyrisha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranit Ram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelayo Garcia de Arquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;cheul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03739074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403585" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00680-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rigaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc01037f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Deska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00771" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800819" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hierlinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;vila" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gracia La Placa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc01130c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Jarzembska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520616017558" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092962v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412560v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412511v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447715v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>