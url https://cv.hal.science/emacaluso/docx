--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -325,412 +325,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective memory: the combined impact of cognitive load and task focality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
+                <w:t xml:space="preserve">Giovanni Cantarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Mastroberardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bisiacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228 (6), pp.1425-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-023-02658-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310534v1</w:t>
+                <w:t xml:space="preserve">hal-04684120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective memory: the combined impact of cognitive load and task focality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einat Rashal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cantarella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bisiacchi</w:t>
+                <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 228 (6), pp.1425-1441. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-023-02658-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684120v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -844,299 +844,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement behavior in a real-world virtual reality task reveals ADHD in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liya Merzon</w:t>
+                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kati Pettersson</w:t>
+                <w:t xml:space="preserve">S. Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeva T Aronen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erik Seesjärvi</w:t>
+                <w:t xml:space="preserve">L Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24552-4⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935257v1</w:t>
+                <w:t xml:space="preserve">hal-03738046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+                <w:t xml:space="preserve">Eye movement behavior in a real-world virtual reality task reveals ADHD in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liya Merzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Eeva T Aronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Hanna Huhdanpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chelazzi</w:t>
+                <w:t xml:space="preserve">Erik Seesjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03738046v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EEG study of the combined effects of top‐down and bottom‐up attentional selection under varying task difficulty</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1998,399 +1998,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Dependent Coding of Temporal Distance Between Cinematic Events in the Human Precuneus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of occipito-temporal cortex, premotor and Broca’s areas to visible speech gestures in a familiar language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze Chai Kwok</w:t>
+                <w:t xml:space="preserve">Vincenzo Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iole Indovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Mazzarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Assunta Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2296-19.2020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684098v1</w:t>
+                <w:t xml:space="preserve">hal-04684112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of occipito-temporal cortex, premotor and Broca’s areas to visible speech gestures in a familiar language</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Cue Focality Modulate Age-related Performance in Prospective Memory? An fMRI Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Assunta Giusti</w:t>
+                <w:t xml:space="preserve">Francesco Scalici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Augusto Carlesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Santangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234695⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2020.1839310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684112v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cue Focality Modulate Age-related Performance in Prospective Memory? An fMRI Investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerio Santangelo</w:t>
+                <w:t xml:space="preserve">Context-Dependent Coding of Temporal Distance Between Cinematic Events in the Human Precuneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy-Adrien Foudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Barban</w:t>
+                <w:t xml:space="preserve">Sze Chai Kwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (10), pp.2129-2138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2020.1839310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2296-19.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684115v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left hemispatial neglect and overt orienting in naturalistic conditions: Role of high-level and stimulus-driven signals</w:t>
               </w:r>
@@ -2634,265 +2634,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medio-lateral functional dissociation of the rostral prefrontal cortex with focal/non-focal cues during a prospective memory task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Augusto Carlesimo</w:t>
+                <w:t xml:space="preserve">Enhanced insular/prefrontal connectivity when resisting from emotional distraction during visual search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Pedale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Santangelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (4), pp.1175-1186. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (6), pp.2009 - 2026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11682-019-00063-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-019-01873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684083v1</w:t>
+                <w:t xml:space="preserve">hal-04684066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced insular/prefrontal connectivity when resisting from emotional distraction during visual search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medio-lateral functional dissociation of the rostral prefrontal cortex with focal/non-focal cues during a prospective memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scalici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Augusto Carlesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Pedale</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 224 (6), pp.2009 - 2026. </w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.1175-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-019-01873-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11682-019-00063-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684066v1</w:t>
+                <w:t xml:space="preserve">hal-04684083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3047,51 +3047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Adrien Foudil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58298-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cantarella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mastroberardino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bisiacchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02658-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Merzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Pettersson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva T Aronen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huhdanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seesj&#228;rvi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24552-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dinuzzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mascali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moraschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tommasin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pleche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93960-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Salsano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Santangelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02221-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Eid Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2296-19.2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maffei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Indovina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mazzarella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Giusti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234695" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scalici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Augusto Carlesimo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2020.1839310" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nardo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Luca Maria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rotondaro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Span&#242;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bozzali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.12.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Liuzza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macaluso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Chiesa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lingiardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglioti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40447-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caltagirone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00063-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01873-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Adrien Foudil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58298-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cantarella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mastroberardino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bisiacchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02658-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Merzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Pettersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva T Aronen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huhdanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seesj&#228;rvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24552-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dinuzzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mascali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moraschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tommasin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pleche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93960-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Salsano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Santangelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02221-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Eid Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maffei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Indovina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mazzarella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Giusti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scalici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Augusto Carlesimo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2020.1839310" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2296-19.2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nardo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Luca Maria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rotondaro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Span&#242;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bozzali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.12.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Liuzza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macaluso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Chiesa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lingiardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglioti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40447-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01873-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caltagirone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00063-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>