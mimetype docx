--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -325,278 +325,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective memory: the combined impact of cognitive load and task focality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cantarella</w:t>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Mastroberardino</w:t>
+                <w:t xml:space="preserve">Anneleen Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Bisiacchi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 228 (6), pp.1425-1441. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-023-02658-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684120v1</w:t>
+                <w:t xml:space="preserve">hal-04310522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective memory: the combined impact of cognitive load and task focality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Santandrea</w:t>
+                <w:t xml:space="preserve">Giovanni Cantarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneleen Dewulf</w:t>
+                <w:t xml:space="preserve">Serena Mastroberardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrizia Bisiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228 (6), pp.1425-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-023-02658-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310522v1</w:t>
+                <w:t xml:space="preserve">hal-04684120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t>
               </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einat Rashal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -844,299 +844,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye movement behavior in a real-world virtual reality task reveals ADHD in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Liya Merzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Nico Boehler</w:t>
+                <w:t xml:space="preserve">Kati Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chelazzi</w:t>
+                <w:t xml:space="preserve">Eeva T Aronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Huhdanpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Seesjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738046v1</w:t>
+                <w:t xml:space="preserve">hal-03935257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement behavior in a real-world virtual reality task reveals ADHD in children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kati Pettersson</w:t>
+                <w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeva T Aronen</w:t>
+                <w:t xml:space="preserve">F Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Huhdanpää</w:t>
+                <w:t xml:space="preserve">S. Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nico Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Seesjärvi</w:t>
+                <w:t xml:space="preserve">L Chelazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.20308. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24552-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03935257v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EEG study of the combined effects of top‐down and bottom‐up attentional selection under varying task difficulty</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliann Ben-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1656,1243 +1656,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for spatio-temporal contextual details during the retrieval of naturalistic episodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lateral intraparietal sulcus takes viewpoint changes into account during memory-guided attention in natural scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pleche</w:t>
+                <w:t xml:space="preserve">Ilenia Salsano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93960-9⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (4), pp.989-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-021-02221-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935221v1</w:t>
+                <w:t xml:space="preserve">hal-03935214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lateral intraparietal sulcus takes viewpoint changes into account during memory-guided attention in natural scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilenia Salsano</w:t>
+                <w:t xml:space="preserve">Memory for spatio-temporal contextual details during the retrieval of naturalistic episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy-Adrien Foudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Santangelo</w:t>
+                <w:t xml:space="preserve">Claire Pleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 226 (4), pp.989-1006. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-021-02221-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93960-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935214v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Network Modularity During a Sustained Working-Memory Task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvia Tommasin</w:t>
+                <w:t xml:space="preserve">Context-Dependent Coding of Temporal Distance Between Cinematic Events in the Human Precuneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy-Adrien Foudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Gili</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sze Chai Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (10), pp.2129-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2296-19.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684108v1</w:t>
+                <w:t xml:space="preserve">hal-04684098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of occipito-temporal cortex, premotor and Broca’s areas to visible speech gestures in a familiar language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Maffei</w:t>
+                <w:t xml:space="preserve">Iole Indovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iole Indovina</w:t>
+                <w:t xml:space="preserve">Elisabetta Mazzarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Assunta Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0234695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Cue Focality Modulate Age-related Performance in Prospective Memory? An fMRI Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scalici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Scalici</w:t>
+                <w:t xml:space="preserve">Giovanni Augusto Carlesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (1), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0361073X.2020.1839310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Dependent Coding of Temporal Distance Between Cinematic Events in the Human Precuneus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy-Adrien Foudil</w:t>
+                <w:t xml:space="preserve">Brain Network Modularity During a Sustained Working-Memory Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moraschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Mascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Tommasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze Chai Kwok</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahim Eid Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (10), pp.2129-2138. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2296-19.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684098v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left hemispatial neglect and overt orienting in naturalistic conditions: Role of high-level and stimulus-driven signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medio-lateral functional dissociation of the rostral prefrontal cortex with focal/non-focal cues during a prospective memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scalici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Augusto Carlesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Nardo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marco Bozzali</w:t>
+                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.1175-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11682-019-00063-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684057v1</w:t>
+                <w:t xml:space="preserve">hal-04684083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An fMRI study on the neural correlates of social conformity to a sexual minority</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aglioti</w:t>
+                <w:t xml:space="preserve">Enhanced insular/prefrontal connectivity when resisting from emotional distraction during visual search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Pedale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Santangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40447-3⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (6), pp.2009 - 2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-019-01873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083496v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced insular/prefrontal connectivity when resisting from emotional distraction during visual search</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Left hemispatial neglect and overt orienting in naturalistic conditions: Role of high-level and stimulus-driven signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Luca Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rotondaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Spanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bozzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-019-01873-1⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684066v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medio-lateral functional dissociation of the rostral prefrontal cortex with focal/non-focal cues during a prospective memory task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Macaluso</w:t>
+                <w:t xml:space="preserve">An fMRI study on the neural correlates of social conformity to a sexual minority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T Liuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A Chiesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lingiardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Aglioti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (4), pp.1175-1186. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11682-019-00063-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40447-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684083v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3047,51 +3047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Adrien Foudil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58298-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cantarella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mastroberardino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bisiacchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02658-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Merzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Pettersson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva T Aronen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huhdanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seesj&#228;rvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24552-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dinuzzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mascali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moraschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tommasin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pleche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93960-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Salsano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Santangelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02221-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Eid Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maffei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Indovina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mazzarella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Giusti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scalici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Augusto Carlesimo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2020.1839310" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2296-19.2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nardo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Luca Maria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rotondaro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Span&#242;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bozzali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.12.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Liuzza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macaluso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Chiesa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lingiardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglioti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40447-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01873-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caltagirone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00063-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Adrien Foudil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58298-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cantarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mastroberardino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bisiacchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02658-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Merzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Pettersson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva T Aronen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huhdanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seesj&#228;rvi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24552-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dinuzzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mascali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moraschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tommasin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Salsano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Santangelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02221-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03935221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pleche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93960-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2296-19.2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maffei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Indovina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mazzarella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Giusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scalici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Augusto Carlesimo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2020.1839310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Eid Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00422" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caltagirone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00063-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01873-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Luca Maria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rotondaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Span&#242;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bozzali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.12.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Liuzza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macaluso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Chiesa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lingiardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglioti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40447-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>